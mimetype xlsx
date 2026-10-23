--- v2 (2026-06-20)
+++ v3 (2026-10-23)
@@ -50,51 +50,51 @@
   <si>
     <t>Κατάσταση Έργου</t>
   </si>
   <si>
     <t>Ημερομηνία Ένταξης</t>
   </si>
   <si>
     <t>Προϋπολογισμός</t>
   </si>
   <si>
     <t>ΗΠ-003</t>
   </si>
   <si>
     <t>Έργα Συλλογής Μεταφοράς Επεξεργασίας και Διάθεσης Λυμάτων του πρώην Δήμου Ζαλόγγου, νυν Δήμος Πρέβεζας, και οικισμών Λούτσας και παραλίας Λούτσας Δήμου Πάργας, Περιφέρειας Ηπείρου - β' φάση</t>
   </si>
   <si>
     <t>Φορείς</t>
   </si>
   <si>
     <t>Ενταγμένη</t>
   </si>
   <si>
     <t>2023-12-13</t>
   </si>
   <si>
-    <t>Έργα Συλλογής και Μεταφοράς Λυμάτων Οικισμών πρώην Δήμου Φιλοθέης &amp; Καμπής Άρτας &amp; Επέκταση ΕΕΛ Φιλιππιάδος Δήμου Ζηρού της Περιφέρειας Ηπείρου - β' φάση</t>
+    <t>Έργα Συλλογής και Μεταφοράς Λυμάτων Οικισμών  πρώην Δήμου Φιλοθέης &amp; Καμπής Άρτας &amp; Επέκταση ΕΕΛ Φιλιππιάδος Δήμου Ζηρού της Περιφέρειας Ηπείρου - β' φάση</t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>Δίκτυα αποχέτευσης ακαθάρτων οικισμών Αμφιθέας και Αγ. Ταξιάρχη Δήμου Νικολάου Σκουφά  – β΄ φάση</t>
   </si>
   <si>
     <t>2023-06-14</t>
   </si>
   <si>
     <t>Αποχέτευση ακαθάρτων οικισμών Δήμου Αρταίων - β' Φάση</t>
   </si>
   <si>
     <t>Δίκτυο αποχέτευσης ακαθάρτων τμήματος οικισμού Τ.Κ. Ροδοτοπίου – β΄ φάση</t>
   </si>
   <si>
     <t>2023-04-26</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -533,74 +533,74 @@
       </c>
       <c r="G3">
         <v>1906668.93</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>6001347</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>15</v>
       </c>
       <c r="G4">
-        <v>1806625.06</v>
+        <v>1823422.68</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>6001417</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5">
-        <v>5297634.84</v>
+        <v>6037023.76</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>6000711</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6">
         <v>863523.96</v>
       </c>
     </row>