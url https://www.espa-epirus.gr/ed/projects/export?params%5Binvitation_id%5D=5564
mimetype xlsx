--- v0 (2025-10-27)
+++ v1 (2026-04-25)
@@ -12,71 +12,86 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="12">
   <si>
     <t>Κωδικός έργου</t>
   </si>
   <si>
     <t>Κωδικός Πρόσκλησης</t>
   </si>
   <si>
     <t>Τίτλος Εργου</t>
   </si>
   <si>
     <t>Δικαιούχος</t>
   </si>
   <si>
     <t>Κατάσταση Έργου</t>
   </si>
   <si>
     <t>Ημερομηνία Ένταξης</t>
   </si>
   <si>
     <t>Προϋπολογισμός</t>
+  </si>
+  <si>
+    <t>ΗΠ-011</t>
+  </si>
+  <si>
+    <t>Προώθηση και υποστήριξη παιδιών για την ένταξή τους στην προσχολική εκπαίδευση καθώς και για την πρόσβαση παιδιών σχολικής ηλικίας, εφήβων και ατόμων με αναπηρία, σε υπηρεσίες δημιουργικής απασχόλησης στην Ήπειρο, κύκλος 2023-2024</t>
+  </si>
+  <si>
+    <t>Φορείς</t>
+  </si>
+  <si>
+    <t>Ενταγμένη</t>
+  </si>
+  <si>
+    <t>2023-07-18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -391,88 +406,111 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.234131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.125549" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.186768" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="272.183533" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.69928" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.590698" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.125549" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.412415" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2">
+        <v>6001636</v>
+      </c>
+      <c r="B2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2">
+        <v>14327709</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">