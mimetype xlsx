--- v1 (2026-04-25)
+++ v2 (2026-10-23)
@@ -514,143 +514,143 @@
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>6002479</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>154509.08</v>
+        <v>193555.38</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>6003094</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>355124.81</v>
+        <v>424096.6</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>6002933</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
       <c r="G4">
-        <v>591417.89</v>
+        <v>734164.01</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>6002895</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5">
-        <v>409446.47</v>
+        <v>515860.58</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>6003184</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>18</v>
       </c>
       <c r="G6">
-        <v>167976.66</v>
+        <v>196650.44</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6002929</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
       <c r="G7">
         <v>208986.58</v>
       </c>
     </row>
@@ -721,51 +721,51 @@
       </c>
       <c r="G10">
         <v>225419.92</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>6002615</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11">
-        <v>371926.94</v>
+        <v>476736.32</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
         <v>6002482</v>
       </c>
       <c r="B12" t="s">
         <v>7</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
       <c r="G12">
         <v>245634.07</v>
       </c>
     </row>