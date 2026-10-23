--- v1 (2026-04-25)
+++ v2 (2026-10-23)
@@ -59,51 +59,51 @@
   <si>
     <t>ΗΠ-017</t>
   </si>
   <si>
     <t>Συνέχιση Λειτουργίας Κέντρου Κοινότητας Δήμου Πρέβεζας</t>
   </si>
   <si>
     <t>Φορείς</t>
   </si>
   <si>
     <t>Ενταγμένη</t>
   </si>
   <si>
     <t>2023-12-28</t>
   </si>
   <si>
     <t>Συνέχιση Λειτουργίας Κέντρου Κοινότητας Δήμου Δωδώνης</t>
   </si>
   <si>
     <t>Συνέχιση Λειτουργίας Κέντρου Κοινότητας Δήμου Σουλίου</t>
   </si>
   <si>
     <t>Συνέχιση Λειτουργίας Κέντρου Κοινότητας Δήμου Ν. Σκουφά</t>
   </si>
   <si>
-    <t>Συνέχιση Λειτουργίας Κέντρου  Κοινότητας Δήμου Ζηρου</t>
+    <t>Συνέχιση Λειτουργίας Κέντρου  Κοινότητας Δήμου Ζηρού</t>
   </si>
   <si>
     <t>2023-12-22</t>
   </si>
   <si>
     <t>Συνέχιση λειτουργίας Κέντρου Κοινότητας Δήμου Ζίτσας</t>
   </si>
   <si>
     <t>2023-12-21</t>
   </si>
   <si>
     <t>Συνέχιση λειτουργίας Κέντρου Κοινότητας Δήμου Ηγουμενίτσας</t>
   </si>
   <si>
     <t>Συνέχιση λειτουργίας Κέντρου Κοινότητας Δήμου Αρταίων</t>
   </si>
   <si>
     <t>2023-12-20</t>
   </si>
   <si>
     <t>Συνέχιση Λειτουργίας Κέντρου Κοινότητας Δήμου Πάργας</t>
   </si>
   <si>
     <t>2023-12-12</t>
   </si>
@@ -577,74 +577,74 @@
       </c>
       <c r="G4">
         <v>209010.56</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>6003134</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>11</v>
       </c>
       <c r="G5">
-        <v>175491</v>
+        <v>214231.06</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>6003117</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>16</v>
       </c>
       <c r="G6">
-        <v>179698.84</v>
+        <v>166936.02</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6002204</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7">
         <v>236595.96</v>
       </c>
     </row>
@@ -715,51 +715,51 @@
       </c>
       <c r="G10">
         <v>255439.12</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
         <v>6002617</v>
       </c>
       <c r="B11" t="s">
         <v>7</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
       <c r="G11">
-        <v>915122.55</v>
+        <v>1108388.34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">