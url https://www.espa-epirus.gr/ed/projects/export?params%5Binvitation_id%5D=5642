--- v1 (2026-04-25)
+++ v2 (2026-10-23)
@@ -504,74 +504,74 @@
       </c>
       <c r="G2">
         <v>331221.41</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>6018623</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3">
-        <v>408348.64</v>
+        <v>434704.51</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>6018864</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
       <c r="G4">
-        <v>273127.4</v>
+        <v>273118.99</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>6019221</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
       <c r="G5">
         <v>661700.34</v>
       </c>
     </row>