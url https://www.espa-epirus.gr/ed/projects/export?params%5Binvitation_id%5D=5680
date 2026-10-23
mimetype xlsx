--- v0 (2025-10-27)
+++ v1 (2026-10-23)
@@ -12,71 +12,239 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>Κωδικός έργου</t>
   </si>
   <si>
     <t>Κωδικός Πρόσκλησης</t>
   </si>
   <si>
     <t>Τίτλος Εργου</t>
   </si>
   <si>
     <t>Δικαιούχος</t>
   </si>
   <si>
     <t>Κατάσταση Έργου</t>
   </si>
   <si>
     <t>Ημερομηνία Ένταξης</t>
   </si>
   <si>
     <t>Προϋπολογισμός</t>
+  </si>
+  <si>
+    <t>ΠΗΠΕ-02</t>
+  </si>
+  <si>
+    <t>ΞΥΛΟΤΕΧΝΙΚΗ ΙΩΑΝΝΙΝΩΝ ΑΝΩΝΥΜΗ ΕΜΠΟΡΙΚΗ ΒΙΟΜΗΧΑΝΙΚΗ ΕΤΑΙΡΕΙΑ - ΞΥΛΟΤΕΧΝΙΚΗ ΙΩΑΝΝΙΝΩΝ ΑΝΩΝΥΜΗ ΕΜΠΟΡΙΚΗ ΒΙΟΜΗΧΑΝΙΚΗ ΕΤΑΙΡΕΙΑ</t>
+  </si>
+  <si>
+    <t>Ιδιώτες</t>
+  </si>
+  <si>
+    <t>Ενταγμένη</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>ΣΙΛΛΗΣ ΚΑΙ ΣΙΑ Ο Ε - Απασχολώ στην Ήπειρο - ΣΙΛΛΗΣ ΚΑΙ ΣΙΑ ΟΕ</t>
+  </si>
+  <si>
+    <t>ΜΟΥΡΕΧΙΔΗΣ,,ΧΡΗΣΤΟΣ,ΙΩΑΝΝΗΣ - ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΠΟΡΦΥΡΗ,,ΠΑΝΑΓΙΩΤΑ,ΝΙΚΗΤΑΣ - ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΛΑΠΠΑΣ Θ ΚΙΤΣΙΟΥ Ο ΟΕ - ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΦΑΡΜΑΚΕΙΟ ΣΩΤΗΡΙΟΥ ΚΥΡΙΤΣΗ ΚΑΙ ΣΙΑ ΟΜΟΡΡΥΘΜΗ ΕΤΑΙΡΕΙΑ - ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ </t>
+  </si>
+  <si>
+    <t>ΠΡΕΒΕΖΑ ΣΙΤΥ ΑΕ - Δημιουργία νέων θέσεων εργασίας</t>
+  </si>
+  <si>
+    <t>ΙΔΙΩΤΙΚΟ ΔΙΑΓΝΩΣΤΙΚΟ ΕΡΓΑΣΤΗΡΙΟ ΜΑΡΙΑ ΑΚΡΙΒΗ ΚΑΙ ΣΙΑ ΕΕ - Δημιουργία νέων θέσεων εργασίας</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΠΕΤΣΙΟΣ ΓΕΩΡΓΙΟΣ Ε Ε -  Απασχολώ στην Ήπειρο </t>
+  </si>
+  <si>
+    <t>ΑΝΑΣΤΑΣΙΑ ΜΠΙΜΠΑΣΗ ΙΚΕ - ΑΝΑΣΤΑΣΙΑ ΜΠΙΜΠΑΣΗ ΙΚΕ</t>
+  </si>
+  <si>
+    <t>ΣΥΣΤΕΓΑΣΜΕΝΑ ΦΑΡΜΑΚΕΙΑ ΑΝΝΑ ΖΗΚΟΥ ΚΑΙ ΑΡΙΣΤΟΤΕΛΗΣ ΠΑΠΑΝΔΡΕΟΥ Ο Ε - Ενίσχυση υφιστάμενης επιχείρησης με σκοπό τη δημιουργία νέων θέσεων εργασίας και την απασχόληση ανέργων με αυξημένα τυπικά προσόντα.</t>
+  </si>
+  <si>
+    <t>ΒΑΣΣΗΣ ΑΛΕΞΙΟΣ   ΜΟΥΣΤΑΚΛΗΣ ΣΠΥΡΙΔΩΝ Ο Ε - Απασχόληση προσωπικού στην Ήπειρο για την επιχείρηση με την επωνυμία TAXECON EPIRUS</t>
+  </si>
+  <si>
+    <t>ΡΑΠΤΗ,,ΝΙΚΟΛΕΤΑ,ΒΑΣΙΛΕΙΟΣ - ΡΑΠΤΗ ΝΙΚΟΛΕΤΑ</t>
+  </si>
+  <si>
+    <t>ALESCO Α Ε - Δημιουργία νέων θέσεων εργασίας</t>
+  </si>
+  <si>
+    <t>ΣΙΟΝΤΗΣ ΜΟΝΟΠΡΟΣΩΠΗ ΑΝΩΝΥΜΗ ΕΤΑΙΡΙΑ - ΔΗΜΙΟΥΡΓΙΑ ΝΕΩΝ ΘΕΣΕΩΝ ΕΡΓΑΣΙΑΣ ΣΤΗ ΔΡΑΣΗ ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ</t>
+  </si>
+  <si>
+    <t>ΠΡΕΖΙΟΣ,,ΒΑΣΙΛΕΙΟΣ,ΧΡΗΣΤΟΣ - Ενίσχυση υφιστάμενης επιχείρησης με σκοπό τη δημιουργία νέων θέσεων εργασίας και την απασχόληση ανέργων με αυξημένα τυπικά προσόντα.</t>
+  </si>
+  <si>
+    <t>ΓΚΟΛΑΣ,,ΝΙΚΟΛΑΟΣ,ΜΙΧΑΗΛ - ΓΚΟΛΑΣ ΝΙΚΟΛΑΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ON SITE ΑΝΩΝΥΜΗ ΕΤΑΙΡΕΙΑ ΗΛΕΚΤΡΟΝΙΚΩΝ ΣΥΣΤΗΜΑΤΩΝ - ON SITE ΑΝΩΝΥΜΗ ΕΤΑΙΡΙΑ </t>
+  </si>
+  <si>
+    <t>DK LUXURY LIVING Α Ε - DK LUXURY LIVING Α Ε</t>
+  </si>
+  <si>
+    <t>ΤΣΟΥΜΑΝΗΣ,,ΔΗΜΗΤΡΙΟΣ,ΑΝΔΡΕΑΣ - ΔΗΜΗΤΡΙΟΣ ΤΣΟΥΜΑΝΗΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΚΙΤΣΟΤΟΛΗ Χ ΝΙΚΟΠΟΥΛΟΣ Δ Ο Ε - Δημιουργία νέων θέσεων εργασίας </t>
+  </si>
+  <si>
+    <t>ΠΑΠΑΚΙΤΣΟΣ Α  ΚΑΙ Π  ΟΕ - ΠΑΠΑΚΙΤΣΟΣ Α ΚΑΙ Π ΟΕ</t>
+  </si>
+  <si>
+    <t>ΧΡΗΣΤΙΔΗΣ,,ΝΙΚΟΛΑΟΣ,ΧΡΗΣΤΟΣ - ΧΡΗΣΤΙΔΗΣ ΝΙΚΟΛΑΟΣ</t>
+  </si>
+  <si>
+    <t>ΣΙΑΒΙΚΗΣ,,ΗΛΙΑΣ,ΔΗΜΗΤΡΙΟΣ - ΔΗΜΙΟΥΡΓΙΑ ΝΕΩΝ ΘΕΣΕΩΝ ΕΡΓΑΣΙΑΣ ΣΤΗ ΔΡΑΣΗ ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ</t>
+  </si>
+  <si>
+    <t>ΜΠΕΚΑΣ,,ΣΠΥΡΙΔΩΝ,ΓΕΩΡΓΙΟΣ - Δημιουργία νέων θέσεων εργασίας</t>
+  </si>
+  <si>
+    <t>ΠΗΓΕΣ ΚΩΣΤΗΛΑΤΑ  ΑΝΩΝΥΜΗ ΕΤΑΙΡΕΙΑ - ΠΗΓΕΣ ΚΩΣΤΗΛΑΤΑ ΑΕ</t>
+  </si>
+  <si>
+    <t>ΣΓΟΥΡΟΣ,,ΔΗΜΗΤΡΙΟΣ,ΒΑΣΙΛΕΙΟΣ - Ενίσχυση υφιστάμενης επιχείρησης με σκοπό τη δημιουργία νέας θέσης εργασίας και την απασχόληση ανέργου με αυξημένα τυπικά προσόντα.</t>
+  </si>
+  <si>
+    <t>NOVUS CONCEPTUS Ο Ε - Απασχολώ στην Ήπειρο - Novus Conceptus</t>
+  </si>
+  <si>
+    <t>ΜΠΟΥΣΗΣ,,ΝΙΚΟΛΑΟΣ,ΣΠΥΡΙΔΩΝ - ΜΠΟΥΣΗΣ ΝΙΚΟΛΑΟΣ</t>
+  </si>
+  <si>
+    <t>ΑΛΕΞΙΟΥ,,ΘΕΟΔΩΡΟΣ,ΚΩΝΣΤΑΝΤΙΝΟΣ - ΘΕΟΔΩΡΟΣ ΑΛΕΞΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΜΠΑΛΤΟΓΙΑΝΝΗΣ,,ΚΩΝΣΤΑΝΤΙΝΟΣ,ΔΗΜΗΤΡΙΟΣ - ΜΠΑΛΤΟΓΙΑΝΝΗΣ ΚΩΝΣΤΑΝΤΙΝΟΣ</t>
+  </si>
+  <si>
+    <t>ΖΙΑΜΠΙΡΗΣ,,ΣΤΕΦΑΝΟΣ,ΑΘΑΝΑΣΙΟΣ - Απασχολώ στην Ήπειρο – ΖΙΑΜΠΙΡΗΣ ΣΤΕΦΑΝΟΣ</t>
+  </si>
+  <si>
+    <t>ΠΟΡΙΚΗ,,ΒΑΣΙΛΙΚΗ ΓΙΑΝΝΟΥΛΑ,ΝΙΚΟΛΑΟΣ - ΠΟΡΙΚΗ ΒΑΣΙΛΙΚΗ ΓΙΑΝΝΟΥΛΑ</t>
+  </si>
+  <si>
+    <t>ΑΝΤΩΝΙΟΥ,,ΓΕΩΡΓΙΟΣ,ΔΗΜΗΤΡΙΟΣ - ΑΝΤΩΝΙΟΥ ΓΕΩΡΓΙΟΣ</t>
+  </si>
+  <si>
+    <t>ANAXAGOROU STAVROS ΚΑΙ ΣΙΑ Ε Ε - ΠΡΟΣΛΗΨΗ ΠΡΟΣΩΠΙΚΟΥ ΣΤΗΝ ΕΠΙΧΕΙΡΗΣΗ "ANAXAGOROU STAVROS ΚΑΙ ΣΙΑ Ε.Ε"</t>
+  </si>
+  <si>
+    <t>ΠΑΠΠΑΣ,,ΔΗΜΗΤΡΙΟΣ,ΘΕΟΦΙΛΟΣ - ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ</t>
+  </si>
+  <si>
+    <t>SIMPAS Α Ε - Απασχολώ στην Ήπειρο</t>
+  </si>
+  <si>
+    <t>4 PASTA Ε Ε - ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΚΑΡΒΟΥΝΗΣ,,ΧΡΙΣΤΟΔΟΥΛΟΣ,ΝΙΚΟΛΑΟΣ - ΚΑΡΒΟΥΝΗΣ ΧΡΙΣΤΟΔΟΥΛΟΣ </t>
+  </si>
+  <si>
+    <t>ΤΟΛΗΣ ΦΩΤΙΟΣ ΚΑΙ ΣΙΑ ΕΕ - ΤΟΛΗΣ ΦΩΤΙΟΣ ΚΑΙ ΣΙΑ ΕΕ</t>
+  </si>
+  <si>
+    <t>ΝΑΣΣΗΣ,,ΠΑΝΑΓΙΩΤΗΣ,ΔΗΜΗΤΡΙΟΣ - Θέση εργασίας στην επιχείρηση ΝΑΣΣΗΣ ΠΑΝΑΓΙΩΤΗΣ</t>
+  </si>
+  <si>
+    <t>ΖΑΧΟΥ,,ΕΥΑΝΘΙΑ,ΓΡΗΓΟΡΗΣ - ΖΑΧΟΥ ΕΥΑΝΘΙΑ</t>
+  </si>
+  <si>
+    <t>ΑΝΤΩΝΙΟΣ ΚΩΝΣΤΑΝΤΙΝΙΔΗΣ Ε Ε - ΑΝΤΩΝΙΟΣ ΚΩΝΣΤΑΝΤΙΝΙΔΗΣ Ε Ε</t>
+  </si>
+  <si>
+    <t>ΦΩΤΙΟΥ,,ΓΕΩΡΓΙΟΣ,ΗΛΙΑΣ - ΦΩΤΙΟΥ  ΓΕΩΡΓΙΟΣ</t>
+  </si>
+  <si>
+    <t>Ε Ι Σ ΚΑΡΑΠΕΤΣΗΣ  Ο Ε - Ε Ι Σ ΚΑΡΑΠΕΤΣΗΣ Ο Ε</t>
+  </si>
+  <si>
+    <t>MEDUSA ΕΕ - Ενίσχυση υφιστάμενης επιχείρησης με σκοπό τη δημιουργία νέων θέσεων εργασίας και την απασχόληση ανέργων με αυξημένα τυπικά προσόντα.</t>
+  </si>
+  <si>
+    <t>ΜΑΝΤΖΟΥΚΑΣ,,ΣΤΕΦΑΝΟΣ,ΔΗΜΟΣΘΕΝΗΣ - Ενίσχυση υφιστάμενης επιχείρησης με σκοπό τη δημιουργία νέων θέσεων εργασίας και την απασχόληση ανέργων με αυξημένα τυπικά προσόντα.</t>
+  </si>
+  <si>
+    <t>ΙΔΙΩΤΙΚΗ Μ.Η.Ν ΚΕΝΤΡΟ ΟΡΑΣΗΣ ΗΠΕΙΡΟΥ Α.Ε. - ΚΕΝΤΡΟ ΟΡΑΣΗΣ ΗΠΕΙΡΟΥ ΑΕ</t>
+  </si>
+  <si>
+    <t>ΤΣΩΛΗΣ,,ΘΡΑΣΥΒΟΥΛΟΣ,ΒΑΣΙΛΕΙΟΣ - Ενίσχυση υφιστάμενης επιχείρησης με σκοπό τη δημιουργία νέας θέσης εργασίας και την απασχόληση ανέργου με αυξημένα τυπικά προσόντα.</t>
+  </si>
+  <si>
+    <t>ART WOOD ΗΠΕΙΡΟΥ ΕΠΕΞΕΡΓΑΣΙΑ ΞΥΛΟΥ ΑΝΩΝΥΜΗ ΕΜΠΟΡΙΚΗ ΚΑΙ ΒΙΟΜΗΧΑΝΙΚΗ ΕΤΑΙΡΙΑ - ARTWOOD AE</t>
+  </si>
+  <si>
+    <t>MECHANICS ARCHITECTURE   BUILDINGS Ο Ε - ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ ΓΙΑ ΤΗ ΔΗΜΙΟΥΡΓΙΑ ΝΕΑΣ ΘΕΣΗΣ ΑΠΑΣΧΟΛΗΣΗΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΣΠΙΡΟΒΑ,,ΜΑΡΙΝΑ,ΒΑΝΤΣΕ - ΣΠΙΡΟΒΑ ΜΑΡΙΝΑ </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -391,88 +559,1284 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G53"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.234131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.125549" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.186768" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="235.656738" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.69928" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.590698" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.125549" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.412415" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2">
+        <v>6061863</v>
+      </c>
+      <c r="B2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2">
+        <v>128079</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3">
+        <v>6061864</v>
+      </c>
+      <c r="B3" t="s">
+        <v>7</v>
+      </c>
+      <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4">
+        <v>6061865</v>
+      </c>
+      <c r="B4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5">
+        <v>6061869</v>
+      </c>
+      <c r="B5" t="s">
+        <v>7</v>
+      </c>
+      <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>11</v>
+      </c>
+      <c r="G5">
+        <v>85386</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6">
+        <v>6061870</v>
+      </c>
+      <c r="B6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7">
+        <v>6061871</v>
+      </c>
+      <c r="B7" t="s">
+        <v>7</v>
+      </c>
+      <c r="C7" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" t="s">
+        <v>11</v>
+      </c>
+      <c r="G7">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8">
+        <v>6061872</v>
+      </c>
+      <c r="B8" t="s">
+        <v>7</v>
+      </c>
+      <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" t="s">
+        <v>11</v>
+      </c>
+      <c r="G8">
+        <v>85386</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9">
+        <v>6061873</v>
+      </c>
+      <c r="B9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" t="s">
+        <v>18</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" t="s">
+        <v>11</v>
+      </c>
+      <c r="G9">
+        <v>114597</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10">
+        <v>6061874</v>
+      </c>
+      <c r="B10" t="s">
+        <v>7</v>
+      </c>
+      <c r="C10" t="s">
+        <v>19</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10">
+        <v>114597</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11">
+        <v>6061875</v>
+      </c>
+      <c r="B11" t="s">
+        <v>7</v>
+      </c>
+      <c r="C11" t="s">
+        <v>20</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11">
+        <v>29211</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12">
+        <v>6061876</v>
+      </c>
+      <c r="B12" t="s">
+        <v>7</v>
+      </c>
+      <c r="C12" t="s">
+        <v>21</v>
+      </c>
+      <c r="D12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" t="s">
+        <v>11</v>
+      </c>
+      <c r="G12">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13">
+        <v>6061877</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>22</v>
+      </c>
+      <c r="D13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14">
+        <v>6061878</v>
+      </c>
+      <c r="B14" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14">
+        <v>85386</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15">
+        <v>6061879</v>
+      </c>
+      <c r="B15" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15">
+        <v>53928</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16">
+        <v>6061880</v>
+      </c>
+      <c r="B16" t="s">
+        <v>7</v>
+      </c>
+      <c r="C16" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16">
+        <v>76398</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17">
+        <v>6061881</v>
+      </c>
+      <c r="B17" t="s">
+        <v>7</v>
+      </c>
+      <c r="C17" t="s">
+        <v>26</v>
+      </c>
+      <c r="D17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" t="s">
+        <v>11</v>
+      </c>
+      <c r="G17">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18">
+        <v>6061882</v>
+      </c>
+      <c r="B18" t="s">
+        <v>7</v>
+      </c>
+      <c r="C18" t="s">
+        <v>27</v>
+      </c>
+      <c r="D18" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18">
+        <v>85386</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19">
+        <v>6061883</v>
+      </c>
+      <c r="B19" t="s">
+        <v>7</v>
+      </c>
+      <c r="C19" t="s">
+        <v>28</v>
+      </c>
+      <c r="D19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19">
+        <v>85386</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20">
+        <v>6061884</v>
+      </c>
+      <c r="B20" t="s">
+        <v>7</v>
+      </c>
+      <c r="C20" t="s">
+        <v>29</v>
+      </c>
+      <c r="D20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>11</v>
+      </c>
+      <c r="G20">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21">
+        <v>6061885</v>
+      </c>
+      <c r="B21" t="s">
+        <v>7</v>
+      </c>
+      <c r="C21" t="s">
+        <v>30</v>
+      </c>
+      <c r="D21" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" t="s">
+        <v>11</v>
+      </c>
+      <c r="G21">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22">
+        <v>6061886</v>
+      </c>
+      <c r="B22" t="s">
+        <v>7</v>
+      </c>
+      <c r="C22" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
+        <v>11</v>
+      </c>
+      <c r="G22">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23">
+        <v>6061887</v>
+      </c>
+      <c r="B23" t="s">
+        <v>7</v>
+      </c>
+      <c r="C23" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" t="s">
+        <v>11</v>
+      </c>
+      <c r="G23">
+        <v>29211</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24">
+        <v>6061888</v>
+      </c>
+      <c r="B24" t="s">
+        <v>7</v>
+      </c>
+      <c r="C24" t="s">
+        <v>33</v>
+      </c>
+      <c r="D24" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" t="s">
+        <v>11</v>
+      </c>
+      <c r="G24">
+        <v>74151</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25">
+        <v>6061889</v>
+      </c>
+      <c r="B25" t="s">
+        <v>7</v>
+      </c>
+      <c r="C25" t="s">
+        <v>34</v>
+      </c>
+      <c r="D25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" t="s">
+        <v>11</v>
+      </c>
+      <c r="G25">
+        <v>38199</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26">
+        <v>6061890</v>
+      </c>
+      <c r="B26" t="s">
+        <v>7</v>
+      </c>
+      <c r="C26" t="s">
+        <v>35</v>
+      </c>
+      <c r="D26" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27">
+        <v>6061891</v>
+      </c>
+      <c r="B27" t="s">
+        <v>7</v>
+      </c>
+      <c r="C27" t="s">
+        <v>36</v>
+      </c>
+      <c r="D27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" t="s">
+        <v>11</v>
+      </c>
+      <c r="G27">
+        <v>170772</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28">
+        <v>6061892</v>
+      </c>
+      <c r="B28" t="s">
+        <v>7</v>
+      </c>
+      <c r="C28" t="s">
+        <v>37</v>
+      </c>
+      <c r="D28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29">
+        <v>6061893</v>
+      </c>
+      <c r="B29" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" t="s">
+        <v>38</v>
+      </c>
+      <c r="D29" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" t="s">
+        <v>11</v>
+      </c>
+      <c r="G29">
+        <v>85386</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30">
+        <v>6061894</v>
+      </c>
+      <c r="B30" t="s">
+        <v>7</v>
+      </c>
+      <c r="C30" t="s">
+        <v>39</v>
+      </c>
+      <c r="D30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31">
+        <v>6061895</v>
+      </c>
+      <c r="B31" t="s">
+        <v>7</v>
+      </c>
+      <c r="C31" t="s">
+        <v>40</v>
+      </c>
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" t="s">
+        <v>11</v>
+      </c>
+      <c r="G31">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32">
+        <v>6061896</v>
+      </c>
+      <c r="B32" t="s">
+        <v>7</v>
+      </c>
+      <c r="C32" t="s">
+        <v>41</v>
+      </c>
+      <c r="D32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" t="s">
+        <v>11</v>
+      </c>
+      <c r="G32">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33">
+        <v>6061897</v>
+      </c>
+      <c r="B33" t="s">
+        <v>7</v>
+      </c>
+      <c r="C33" t="s">
+        <v>42</v>
+      </c>
+      <c r="D33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" t="s">
+        <v>11</v>
+      </c>
+      <c r="G33">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34">
+        <v>6061898</v>
+      </c>
+      <c r="B34" t="s">
+        <v>7</v>
+      </c>
+      <c r="C34" t="s">
+        <v>43</v>
+      </c>
+      <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" t="s">
+        <v>11</v>
+      </c>
+      <c r="G34">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35">
+        <v>6061899</v>
+      </c>
+      <c r="B35" t="s">
+        <v>7</v>
+      </c>
+      <c r="C35" t="s">
+        <v>44</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" t="s">
+        <v>11</v>
+      </c>
+      <c r="G35">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36">
+        <v>6061900</v>
+      </c>
+      <c r="B36" t="s">
+        <v>7</v>
+      </c>
+      <c r="C36" t="s">
+        <v>45</v>
+      </c>
+      <c r="D36" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36">
+        <v>128079</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37">
+        <v>6061901</v>
+      </c>
+      <c r="B37" t="s">
+        <v>7</v>
+      </c>
+      <c r="C37" t="s">
+        <v>46</v>
+      </c>
+      <c r="D37" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" t="s">
+        <v>11</v>
+      </c>
+      <c r="G37">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38">
+        <v>6061902</v>
+      </c>
+      <c r="B38" t="s">
+        <v>7</v>
+      </c>
+      <c r="C38" t="s">
+        <v>47</v>
+      </c>
+      <c r="D38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" t="s">
+        <v>11</v>
+      </c>
+      <c r="G38">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39">
+        <v>6061903</v>
+      </c>
+      <c r="B39" t="s">
+        <v>7</v>
+      </c>
+      <c r="C39" t="s">
+        <v>48</v>
+      </c>
+      <c r="D39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" t="s">
+        <v>11</v>
+      </c>
+      <c r="G39">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40">
+        <v>6061904</v>
+      </c>
+      <c r="B40" t="s">
+        <v>7</v>
+      </c>
+      <c r="C40" t="s">
+        <v>49</v>
+      </c>
+      <c r="D40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" t="s">
+        <v>11</v>
+      </c>
+      <c r="G40">
+        <v>114597</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41">
+        <v>6061905</v>
+      </c>
+      <c r="B41" t="s">
+        <v>7</v>
+      </c>
+      <c r="C41" t="s">
+        <v>50</v>
+      </c>
+      <c r="D41" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" t="s">
+        <v>11</v>
+      </c>
+      <c r="G41">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42">
+        <v>6061906</v>
+      </c>
+      <c r="B42" t="s">
+        <v>7</v>
+      </c>
+      <c r="C42" t="s">
+        <v>51</v>
+      </c>
+      <c r="D42" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" t="s">
+        <v>11</v>
+      </c>
+      <c r="G42">
+        <v>29211</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43">
+        <v>6061907</v>
+      </c>
+      <c r="B43" t="s">
+        <v>7</v>
+      </c>
+      <c r="C43" t="s">
+        <v>52</v>
+      </c>
+      <c r="D43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" t="s">
+        <v>11</v>
+      </c>
+      <c r="G43">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44">
+        <v>6061908</v>
+      </c>
+      <c r="B44" t="s">
+        <v>7</v>
+      </c>
+      <c r="C44" t="s">
+        <v>53</v>
+      </c>
+      <c r="D44" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" t="s">
+        <v>11</v>
+      </c>
+      <c r="G44">
+        <v>29211</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45">
+        <v>6061909</v>
+      </c>
+      <c r="B45" t="s">
+        <v>7</v>
+      </c>
+      <c r="C45" t="s">
+        <v>54</v>
+      </c>
+      <c r="D45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" t="s">
+        <v>11</v>
+      </c>
+      <c r="G45">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46">
+        <v>6061910</v>
+      </c>
+      <c r="B46" t="s">
+        <v>7</v>
+      </c>
+      <c r="C46" t="s">
+        <v>55</v>
+      </c>
+      <c r="D46" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" t="s">
+        <v>11</v>
+      </c>
+      <c r="G46">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47">
+        <v>6061911</v>
+      </c>
+      <c r="B47" t="s">
+        <v>7</v>
+      </c>
+      <c r="C47" t="s">
+        <v>56</v>
+      </c>
+      <c r="D47" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" t="s">
+        <v>11</v>
+      </c>
+      <c r="G47">
+        <v>85386</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48">
+        <v>6061912</v>
+      </c>
+      <c r="B48" t="s">
+        <v>7</v>
+      </c>
+      <c r="C48" t="s">
+        <v>57</v>
+      </c>
+      <c r="D48" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" t="s">
+        <v>11</v>
+      </c>
+      <c r="G48">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49">
+        <v>6061913</v>
+      </c>
+      <c r="B49" t="s">
+        <v>7</v>
+      </c>
+      <c r="C49" t="s">
+        <v>58</v>
+      </c>
+      <c r="D49" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" t="s">
+        <v>11</v>
+      </c>
+      <c r="G49">
+        <v>76398</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50">
+        <v>6061914</v>
+      </c>
+      <c r="B50" t="s">
+        <v>7</v>
+      </c>
+      <c r="C50" t="s">
+        <v>59</v>
+      </c>
+      <c r="D50" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" t="s">
+        <v>11</v>
+      </c>
+      <c r="G50">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51">
+        <v>6061915</v>
+      </c>
+      <c r="B51" t="s">
+        <v>7</v>
+      </c>
+      <c r="C51" t="s">
+        <v>60</v>
+      </c>
+      <c r="D51" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" t="s">
+        <v>11</v>
+      </c>
+      <c r="G51">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52">
+        <v>6061916</v>
+      </c>
+      <c r="B52" t="s">
+        <v>7</v>
+      </c>
+      <c r="C52" t="s">
+        <v>61</v>
+      </c>
+      <c r="D52" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" t="s">
+        <v>11</v>
+      </c>
+      <c r="G52">
+        <v>42693</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53">
+        <v>6061917</v>
+      </c>
+      <c r="B53" t="s">
+        <v>7</v>
+      </c>
+      <c r="C53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D53" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" t="s">
+        <v>11</v>
+      </c>
+      <c r="G53">
+        <v>29211</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">