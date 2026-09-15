--- v0 (2026-06-16)
+++ v1 (2026-09-15)
@@ -12,85 +12,394 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="280">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="382">
   <si>
     <t>Κωδικός έργου</t>
   </si>
   <si>
     <t>Κωδικός Πρόσκλησης</t>
   </si>
   <si>
     <t>Τίτλος Εργου</t>
   </si>
   <si>
     <t>Δικαιούχος</t>
   </si>
   <si>
     <t>Κατάσταση Έργου</t>
   </si>
   <si>
     <t>Ημερομηνία Ένταξης</t>
   </si>
   <si>
     <t>Προϋπολογισμός</t>
   </si>
   <si>
+    <t>ΗΠ-060</t>
+  </si>
+  <si>
+    <t>Αναβάθμιση της Αθλητικής εγκατάστασης «Δημοτικό Κολυμβητήριο Άρτας»  για την εξυπηρέτηση ΑμεΑ</t>
+  </si>
+  <si>
+    <t>Φορείς</t>
+  </si>
+  <si>
+    <t>Ενταγμένη</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>ΗΠ-058</t>
+  </si>
+  <si>
+    <t>Προμήθεια Ιατροτεχνολογικού Εξοπλισμού στο ΓΝ Αρτας</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>ΠΗΠΕ-02</t>
+  </si>
+  <si>
+    <t>ΞΥΛΟΤΕΧΝΙΚΗ ΙΩΑΝΝΙΝΩΝ ΑΝΩΝΥΜΗ ΕΜΠΟΡΙΚΗ ΒΙΟΜΗΧΑΝΙΚΗ ΕΤΑΙΡΕΙΑ - ΞΥΛΟΤΕΧΝΙΚΗ ΙΩΑΝΝΙΝΩΝ ΑΝΩΝΥΜΗ ΕΜΠΟΡΙΚΗ ΒΙΟΜΗΧΑΝΙΚΗ ΕΤΑΙΡΕΙΑ</t>
+  </si>
+  <si>
+    <t>Ιδιώτες</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>ΣΙΛΛΗΣ ΚΑΙ ΣΙΑ Ο Ε - Απασχολώ στην Ήπειρο - ΣΙΛΛΗΣ ΚΑΙ ΣΙΑ ΟΕ</t>
+  </si>
+  <si>
+    <t>ΜΟΥΡΕΧΙΔΗΣ,,ΧΡΗΣΤΟΣ,ΙΩΑΝΝΗΣ - ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΠΟΡΦΥΡΗ,,ΠΑΝΑΓΙΩΤΑ,ΝΙΚΗΤΑΣ - ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΛΑΠΠΑΣ Θ ΚΙΤΣΙΟΥ Ο ΟΕ - ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΦΑΡΜΑΚΕΙΟ ΣΩΤΗΡΙΟΥ ΚΥΡΙΤΣΗ ΚΑΙ ΣΙΑ ΟΜΟΡΡΥΘΜΗ ΕΤΑΙΡΕΙΑ - ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ </t>
+  </si>
+  <si>
+    <t>ΠΡΕΒΕΖΑ ΣΙΤΥ ΑΕ - Δημιουργία νέων θέσεων εργασίας</t>
+  </si>
+  <si>
+    <t>ΙΔΙΩΤΙΚΟ ΔΙΑΓΝΩΣΤΙΚΟ ΕΡΓΑΣΤΗΡΙΟ ΜΑΡΙΑ ΑΚΡΙΒΗ ΚΑΙ ΣΙΑ ΕΕ - Δημιουργία νέων θέσεων εργασίας</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΠΕΤΣΙΟΣ ΓΕΩΡΓΙΟΣ Ε Ε -  Απασχολώ στην Ήπειρο </t>
+  </si>
+  <si>
+    <t>ΑΝΑΣΤΑΣΙΑ ΜΠΙΜΠΑΣΗ ΙΚΕ - ΑΝΑΣΤΑΣΙΑ ΜΠΙΜΠΑΣΗ ΙΚΕ</t>
+  </si>
+  <si>
+    <t>ΣΥΣΤΕΓΑΣΜΕΝΑ ΦΑΡΜΑΚΕΙΑ ΑΝΝΑ ΖΗΚΟΥ ΚΑΙ ΑΡΙΣΤΟΤΕΛΗΣ ΠΑΠΑΝΔΡΕΟΥ Ο Ε - Ενίσχυση υφιστάμενης επιχείρησης με σκοπό τη δημιουργία νέων θέσεων εργασίας και την απασχόληση ανέργων με αυξημένα τυπικά προσόντα.</t>
+  </si>
+  <si>
+    <t>ΒΑΣΣΗΣ ΑΛΕΞΙΟΣ   ΜΟΥΣΤΑΚΛΗΣ ΣΠΥΡΙΔΩΝ Ο Ε - Απασχόληση προσωπικού στην Ήπειρο για την επιχείρηση με την επωνυμία TAXECON EPIRUS</t>
+  </si>
+  <si>
+    <t>ΡΑΠΤΗ,,ΝΙΚΟΛΕΤΑ,ΒΑΣΙΛΕΙΟΣ - ΡΑΠΤΗ ΝΙΚΟΛΕΤΑ</t>
+  </si>
+  <si>
+    <t>ALESCO Α Ε - Δημιουργία νέων θέσεων εργασίας</t>
+  </si>
+  <si>
+    <t>ΣΙΟΝΤΗΣ ΜΟΝΟΠΡΟΣΩΠΗ ΑΝΩΝΥΜΗ ΕΤΑΙΡΙΑ - ΔΗΜΙΟΥΡΓΙΑ ΝΕΩΝ ΘΕΣΕΩΝ ΕΡΓΑΣΙΑΣ ΣΤΗ ΔΡΑΣΗ ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ</t>
+  </si>
+  <si>
+    <t>ΠΡΕΖΙΟΣ,,ΒΑΣΙΛΕΙΟΣ,ΧΡΗΣΤΟΣ - Ενίσχυση υφιστάμενης επιχείρησης με σκοπό τη δημιουργία νέων θέσεων εργασίας και την απασχόληση ανέργων με αυξημένα τυπικά προσόντα.</t>
+  </si>
+  <si>
+    <t>ΓΚΟΛΑΣ,,ΝΙΚΟΛΑΟΣ,ΜΙΧΑΗΛ - ΓΚΟΛΑΣ ΝΙΚΟΛΑΟΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ON SITE ΑΝΩΝΥΜΗ ΕΤΑΙΡΕΙΑ ΗΛΕΚΤΡΟΝΙΚΩΝ ΣΥΣΤΗΜΑΤΩΝ - ON SITE ΑΝΩΝΥΜΗ ΕΤΑΙΡΙΑ </t>
+  </si>
+  <si>
+    <t>DK LUXURY LIVING Α Ε - DK LUXURY LIVING Α Ε</t>
+  </si>
+  <si>
+    <t>ΤΣΟΥΜΑΝΗΣ,,ΔΗΜΗΤΡΙΟΣ,ΑΝΔΡΕΑΣ - ΔΗΜΗΤΡΙΟΣ ΤΣΟΥΜΑΝΗΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΚΙΤΣΟΤΟΛΗ Χ ΝΙΚΟΠΟΥΛΟΣ Δ Ο Ε - Δημιουργία νέων θέσεων εργασίας </t>
+  </si>
+  <si>
+    <t>ΠΑΠΑΚΙΤΣΟΣ Α  ΚΑΙ Π  ΟΕ - ΠΑΠΑΚΙΤΣΟΣ Α ΚΑΙ Π ΟΕ</t>
+  </si>
+  <si>
+    <t>ΧΡΗΣΤΙΔΗΣ,,ΝΙΚΟΛΑΟΣ,ΧΡΗΣΤΟΣ - ΧΡΗΣΤΙΔΗΣ ΝΙΚΟΛΑΟΣ</t>
+  </si>
+  <si>
+    <t>ΣΙΑΒΙΚΗΣ,,ΗΛΙΑΣ,ΔΗΜΗΤΡΙΟΣ - ΔΗΜΙΟΥΡΓΙΑ ΝΕΩΝ ΘΕΣΕΩΝ ΕΡΓΑΣΙΑΣ ΣΤΗ ΔΡΑΣΗ ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ</t>
+  </si>
+  <si>
+    <t>ΜΠΕΚΑΣ,,ΣΠΥΡΙΔΩΝ,ΓΕΩΡΓΙΟΣ - Δημιουργία νέων θέσεων εργασίας</t>
+  </si>
+  <si>
+    <t>ΠΗΓΕΣ ΚΩΣΤΗΛΑΤΑ  ΑΝΩΝΥΜΗ ΕΤΑΙΡΕΙΑ - ΠΗΓΕΣ ΚΩΣΤΗΛΑΤΑ ΑΕ</t>
+  </si>
+  <si>
+    <t>ΣΓΟΥΡΟΣ,,ΔΗΜΗΤΡΙΟΣ,ΒΑΣΙΛΕΙΟΣ - Ενίσχυση υφιστάμενης επιχείρησης με σκοπό τη δημιουργία νέας θέσης εργασίας και την απασχόληση ανέργου με αυξημένα τυπικά προσόντα.</t>
+  </si>
+  <si>
+    <t>NOVUS CONCEPTUS Ο Ε - Απασχολώ στην Ήπειρο - Novus Conceptus</t>
+  </si>
+  <si>
+    <t>ΜΠΟΥΣΗΣ,,ΝΙΚΟΛΑΟΣ,ΣΠΥΡΙΔΩΝ - ΜΠΟΥΣΗΣ ΝΙΚΟΛΑΟΣ</t>
+  </si>
+  <si>
+    <t>ΑΛΕΞΙΟΥ,,ΘΕΟΔΩΡΟΣ,ΚΩΝΣΤΑΝΤΙΝΟΣ - ΘΕΟΔΩΡΟΣ ΑΛΕΞΙΟΥ</t>
+  </si>
+  <si>
+    <t>ΜΠΑΛΤΟΓΙΑΝΝΗΣ,,ΚΩΝΣΤΑΝΤΙΝΟΣ,ΔΗΜΗΤΡΙΟΣ - ΜΠΑΛΤΟΓΙΑΝΝΗΣ ΚΩΝΣΤΑΝΤΙΝΟΣ</t>
+  </si>
+  <si>
+    <t>ΖΙΑΜΠΙΡΗΣ,,ΣΤΕΦΑΝΟΣ,ΑΘΑΝΑΣΙΟΣ - Απασχολώ στην Ήπειρο – ΖΙΑΜΠΙΡΗΣ ΣΤΕΦΑΝΟΣ</t>
+  </si>
+  <si>
+    <t>ΠΟΡΙΚΗ,,ΒΑΣΙΛΙΚΗ ΓΙΑΝΝΟΥΛΑ,ΝΙΚΟΛΑΟΣ - ΠΟΡΙΚΗ ΒΑΣΙΛΙΚΗ ΓΙΑΝΝΟΥΛΑ</t>
+  </si>
+  <si>
+    <t>ΑΝΤΩΝΙΟΥ,,ΓΕΩΡΓΙΟΣ,ΔΗΜΗΤΡΙΟΣ - ΑΝΤΩΝΙΟΥ ΓΕΩΡΓΙΟΣ</t>
+  </si>
+  <si>
+    <t>ANAXAGOROU STAVROS ΚΑΙ ΣΙΑ Ε Ε - ΠΡΟΣΛΗΨΗ ΠΡΟΣΩΠΙΚΟΥ ΣΤΗΝ ΕΠΙΧΕΙΡΗΣΗ "ANAXAGOROU STAVROS ΚΑΙ ΣΙΑ Ε.Ε"</t>
+  </si>
+  <si>
+    <t>ΠΑΠΠΑΣ,,ΔΗΜΗΤΡΙΟΣ,ΘΕΟΦΙΛΟΣ - ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ</t>
+  </si>
+  <si>
+    <t>SIMPAS Α Ε - Απασχολώ στην Ήπειρο</t>
+  </si>
+  <si>
+    <t>4 PASTA Ε Ε - ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΚΑΡΒΟΥΝΗΣ,,ΧΡΙΣΤΟΔΟΥΛΟΣ,ΝΙΚΟΛΑΟΣ - ΚΑΡΒΟΥΝΗΣ ΧΡΙΣΤΟΔΟΥΛΟΣ </t>
+  </si>
+  <si>
+    <t>ΤΟΛΗΣ ΦΩΤΙΟΣ ΚΑΙ ΣΙΑ ΕΕ - ΤΟΛΗΣ ΦΩΤΙΟΣ ΚΑΙ ΣΙΑ ΕΕ</t>
+  </si>
+  <si>
+    <t>ΝΑΣΣΗΣ,,ΠΑΝΑΓΙΩΤΗΣ,ΔΗΜΗΤΡΙΟΣ - Θέση εργασίας στην επιχείρηση ΝΑΣΣΗΣ ΠΑΝΑΓΙΩΤΗΣ</t>
+  </si>
+  <si>
+    <t>ΖΑΧΟΥ,,ΕΥΑΝΘΙΑ,ΓΡΗΓΟΡΗΣ - ΖΑΧΟΥ ΕΥΑΝΘΙΑ</t>
+  </si>
+  <si>
+    <t>ΑΝΤΩΝΙΟΣ ΚΩΝΣΤΑΝΤΙΝΙΔΗΣ Ε Ε - ΑΝΤΩΝΙΟΣ ΚΩΝΣΤΑΝΤΙΝΙΔΗΣ Ε Ε</t>
+  </si>
+  <si>
+    <t>ΦΩΤΙΟΥ,,ΓΕΩΡΓΙΟΣ,ΗΛΙΑΣ - ΦΩΤΙΟΥ  ΓΕΩΡΓΙΟΣ</t>
+  </si>
+  <si>
+    <t>Ε Ι Σ ΚΑΡΑΠΕΤΣΗΣ  Ο Ε - Ε Ι Σ ΚΑΡΑΠΕΤΣΗΣ Ο Ε</t>
+  </si>
+  <si>
+    <t>MEDUSA ΕΕ - Ενίσχυση υφιστάμενης επιχείρησης με σκοπό τη δημιουργία νέων θέσεων εργασίας και την απασχόληση ανέργων με αυξημένα τυπικά προσόντα.</t>
+  </si>
+  <si>
+    <t>ΜΑΝΤΖΟΥΚΑΣ,,ΣΤΕΦΑΝΟΣ,ΔΗΜΟΣΘΕΝΗΣ - Ενίσχυση υφιστάμενης επιχείρησης με σκοπό τη δημιουργία νέων θέσεων εργασίας και την απασχόληση ανέργων με αυξημένα τυπικά προσόντα.</t>
+  </si>
+  <si>
+    <t>ΙΔΙΩΤΙΚΗ Μ.Η.Ν ΚΕΝΤΡΟ ΟΡΑΣΗΣ ΗΠΕΙΡΟΥ Α.Ε. - ΚΕΝΤΡΟ ΟΡΑΣΗΣ ΗΠΕΙΡΟΥ ΑΕ</t>
+  </si>
+  <si>
+    <t>ΤΣΩΛΗΣ,,ΘΡΑΣΥΒΟΥΛΟΣ,ΒΑΣΙΛΕΙΟΣ - Ενίσχυση υφιστάμενης επιχείρησης με σκοπό τη δημιουργία νέας θέσης εργασίας και την απασχόληση ανέργου με αυξημένα τυπικά προσόντα.</t>
+  </si>
+  <si>
+    <t>ART WOOD ΗΠΕΙΡΟΥ ΕΠΕΞΕΡΓΑΣΙΑ ΞΥΛΟΥ ΑΝΩΝΥΜΗ ΕΜΠΟΡΙΚΗ ΚΑΙ ΒΙΟΜΗΧΑΝΙΚΗ ΕΤΑΙΡΙΑ - ARTWOOD AE</t>
+  </si>
+  <si>
+    <t>MECHANICS ARCHITECTURE   BUILDINGS Ο Ε - ΑΠΑΣΧΟΛΩ ΣΤΗΝ ΗΠΕΙΡΟ ΓΙΑ ΤΗ ΔΗΜΙΟΥΡΓΙΑ ΝΕΑΣ ΘΕΣΗΣ ΑΠΑΣΧΟΛΗΣΗΣ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΣΠΙΡΟΒΑ,,ΜΑΡΙΝΑ,ΒΑΝΤΣΕ - ΣΠΙΡΟΒΑ ΜΑΡΙΝΑ </t>
+  </si>
+  <si>
+    <t>ΗΠ-059</t>
+  </si>
+  <si>
+    <t>Διασφάλιση της προσβασιμότητας ΑμΕΑ σε υφιστάμενες κτιριακές δομές πρωτοβάθμιας και δευτεροβάθμιας εκπαίδευσης του Δήμου Ηγουμενίτσας</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>Έργα διασφάλισης της προσβασιμότητας ΑμεΑ σε υφιστάμενες κτιριακές δομές πρωτοβάθμιας και δευτεροβάθμιας εκπαίδευσης του Δήμου Αρταίων</t>
+  </si>
+  <si>
+    <t>ΗΠ-075</t>
+  </si>
+  <si>
+    <t>Ανάπτυξη και λειτουργία δομής ΕΓΥΑ στην Περιφέρεια Ηπείρου</t>
+  </si>
+  <si>
+    <t>2026-07-15</t>
+  </si>
+  <si>
+    <t>ΗΠ-071</t>
+  </si>
+  <si>
+    <t>Εκσυγχρονισμός και αναβάθμιση Σ.Α.Ε.Κ. Ιωαννίνων - Γαλακτοκομική Σχολή</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>ΗΠ-073</t>
+  </si>
+  <si>
+    <t>Ίδρυση και λειτουργία Πολυδύναμου Κέντρου Αντιμετώπισης Εξαρτήσεων στη Θεσπρωτία</t>
+  </si>
+  <si>
+    <t>2026-06-26</t>
+  </si>
+  <si>
+    <t>ΗΠ-048</t>
+  </si>
+  <si>
+    <t>Βασικές υποδομές και εργασίες αποκατάστασης και ανάδειξης αρχαίου θεάτρου Γιτάνων - Β΄ Φάση</t>
+  </si>
+  <si>
+    <t>2026-06-24</t>
+  </si>
+  <si>
+    <t>Κτίριο υποδοχής επισκεπτών αρχαιολογικού χώρου Νικόπολης</t>
+  </si>
+  <si>
+    <t>2026-06-16</t>
+  </si>
+  <si>
+    <t>ΗΠ-074</t>
+  </si>
+  <si>
+    <t>Κέντρο Ημέρας για άτομα με Άνοια στην Π.Ε. Θεσπρωτίας</t>
+  </si>
+  <si>
+    <t>2026-06-10</t>
+  </si>
+  <si>
+    <t>Κέντρο Ημέρας για άτομα με Αυτισμό στην Π.Ε. Θεσπρωτίας</t>
+  </si>
+  <si>
+    <t>ΗΠ-063</t>
+  </si>
+  <si>
+    <t>Ενίσχυση και εκσυγχρονισμός υποδομών Πανεπιστημίου Ιωαννίνων</t>
+  </si>
+  <si>
+    <t>2026-06-03</t>
+  </si>
+  <si>
+    <t>ΗΠ-051</t>
+  </si>
+  <si>
+    <t>ΕΞΟΠΛΙΣΜΟΣ ΒΡΕΦΟΝΗΠΙΑΚΩΝ &amp; ΠΑΙΔΙΚΩΝ ΣΤΑΘΜΩΝ Δ. ΗΓΟΥΜΕΝΙΤΣΑΣ</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
+    <t>Αναβάθμιση υποδομών προσχολικής αγωγής Δ. Ιωαννιτών</t>
+  </si>
+  <si>
+    <t>Εξοπλισμός Βρεφονηπιακών και Παιδικών Σταθμών Δ. Ζίτσας</t>
+  </si>
+  <si>
+    <t>Προμήθεια εξοπλισμού βρεφονηπιακών σταθμών Δ. Σουλίου</t>
+  </si>
+  <si>
+    <t>ΕΞΟΠΛΙΣΜΟΣ ΒΡΕΦΟΝΗΠΙΑΚΩΝ ΚΑΙ ΠΑΙΔΙΚΩΝ ΣΤΑΘΜΩΝ Δ. ΠΡΕΒΕΖΑΣ</t>
+  </si>
+  <si>
+    <t>Αναβάθμιση υποδομών προσχολικής αγωγής Δ. Αρταίων</t>
+  </si>
+  <si>
+    <t>Αναβάθμιση υποδομών προσχολικής φροντίδας Πραμάντων και Μετσόβου</t>
+  </si>
+  <si>
+    <t>ΒΕΛΤΙΩΣΗ ΥΠΟΔΟΜΩΝ ΠΑΙΔΙΚΩΝ ΣΤΑΘΜΩΝ Δ. ΖΗΡΟΥ</t>
+  </si>
+  <si>
+    <t>Αποκατάσταση και ανάδειξη αρχαίου θέατρου Κασσώπης (Β' φάση)</t>
+  </si>
+  <si>
+    <t>Δημιουργία διαδρομών εντός αρχαιολογικού χώρου Νικόπολης (Α1' Φάση)</t>
+  </si>
+  <si>
+    <t>2026-05-19</t>
+  </si>
+  <si>
+    <t>Στάδιο Αρχαίας Νικόπολης: Δράσεις αποκατάστασης και ανάδειξης (Α΄Φάση)</t>
+  </si>
+  <si>
+    <t>2026-05-18</t>
+  </si>
+  <si>
+    <t>ΠΡΟΣΤΑΣΙΑ, ΣΥΝΤΗΡΗΣΗ ΚΑΙ ΑΠΟΚΑΤΑΣΤΑΣΗ ΤΟΥ ΜΕΓΑΛΟΥ ΘΕΑΤΡΟΥ ΤΗΣ ΝΙΚΟΠΟΛΗΣ - Γ' ΦΑΣΗ</t>
+  </si>
+  <si>
+    <t>2026-04-08</t>
+  </si>
+  <si>
     <t>ΗΠ-052</t>
   </si>
   <si>
     <t>Εκσυγχρονισμός Δικτύου Ηλεκτροφωτισμού με φωτιστικά led</t>
   </si>
   <si>
-    <t>Φορείς</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-02-26</t>
   </si>
   <si>
     <t>ΗΠ-056</t>
   </si>
   <si>
     <t>Εικονικές περιηγήσεις στα αρχαιολογικά μουσεία της Ηπείρου</t>
   </si>
   <si>
     <t>2025-11-27</t>
   </si>
   <si>
     <t>ΗΠ-055</t>
   </si>
   <si>
     <t>Προμήθεια και εγκατάσταση εξοπλισμού ΤΠΕ για τις εκπαιδευτικές δομές της Πρωτοβάθμιας και Δευτεροβάθμιας Εκπαίδευσης Ηπείρου</t>
   </si>
   <si>
     <t>2025-11-20</t>
   </si>
   <si>
     <t>ΗΠ-043</t>
   </si>
   <si>
     <t>Τεχνική Βοήθεια ΣΒΑΑ  Δήμου Πρέβεζας</t>
@@ -152,53 +461,50 @@
   <si>
     <t>2025-07-28</t>
   </si>
   <si>
     <t>Δημιουργία παιδικής χαράς ΑΜΕΑ στην Άρτα</t>
   </si>
   <si>
     <t>2025-07-03</t>
   </si>
   <si>
     <t>ΗΠ-049</t>
   </si>
   <si>
     <t>Κινητή Μονάδα Παιδιών και Εφήβων με σοβαρά Ψυχιατρικά Προβλήματα στην Ήπειρο</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>ΗΠ-044</t>
   </si>
   <si>
     <t>Προμήθεια ασθενοφόρων οχημάτων 6ης ΥΠΕ τύπου Β 4Χ4</t>
   </si>
   <si>
-    <t>ΗΠ-048</t>
-[...1 lines deleted...]
-  <si>
     <t>ΣΥΝΤΗΡΗΣΗ ΑΠΟΚΑΤΑΣΤΑΣΗ ΑΝΑΔΕΙΞΗ ΤΟΥ ΘΕΑΤΡΟΥ ΚΑΙ ΤΩΝ ΑΛΛΩΝ ΜΝΗΜΕΙΩΝ ΤΟΥ ΙΕΡΟΥ ΤΗΣ ΔΩΔΩΝΗΣ - ΦΑΣΗ Β</t>
   </si>
   <si>
     <t>2025-06-27</t>
   </si>
   <si>
     <t>Προμήθεια Ασθενοφόρων Οχημάτων και Ιατροτεχνολογικού εξοπλισμού ΕΚΑΒ</t>
   </si>
   <si>
     <t>2025-05-21</t>
   </si>
   <si>
     <t>Κέντρο Ημέρας για άτομα με άνοια στην Άρτα</t>
   </si>
   <si>
     <t>2025-03-14</t>
   </si>
   <si>
     <t>Κινητή Μονάδα για άτομα με άνοια στην Άρτα</t>
   </si>
   <si>
     <t>Μονάδα Έγκαιρής Παρέμβασης στην Ψύχωση στην περιοχή των Ιωαννίνων</t>
   </si>
   <si>
     <t>2025-03-11</t>
@@ -572,51 +878,51 @@
   <si>
     <t>2023-12-28</t>
   </si>
   <si>
     <t>Συνέχιση Λειτουργίας Κέντρου Κοινότητας Δήμου Δωδώνης</t>
   </si>
   <si>
     <t>Συνέχιση Λειτουργίας Κέντρου Κοινότητας Δήμου Σουλίου</t>
   </si>
   <si>
     <t>Συνέχιση Λειτουργίας Κέντρου Κοινότητας Δήμου Ν. Σκουφά</t>
   </si>
   <si>
     <t>ΗΠ-016</t>
   </si>
   <si>
     <t>Συνέχιση Λειτουργίας Κοινωνικού Παντοπωλείου Δήμου Σουλίου</t>
   </si>
   <si>
     <t>2023-12-22</t>
   </si>
   <si>
     <t>Κοινωνικό Φαρμακείο - Κοινωνικό Παντοπωλείο Δήμου Πρέβεζας</t>
   </si>
   <si>
-    <t>Συνέχιση Λειτουργίας Κέντρου  Κοινότητας Δήμου Ζηρου</t>
+    <t>Συνέχιση Λειτουργίας Κέντρου  Κοινότητας Δήμου Ζηρού</t>
   </si>
   <si>
     <t>Συνέχιση λειτουργίας Κέντρου Κοινότητας Δήμου Ζίτσας</t>
   </si>
   <si>
     <t>2023-12-21</t>
   </si>
   <si>
     <t>Συνέχιση λειτουργίας Κέντρου Κοινότητας Δήμου Ηγουμενίτσας</t>
   </si>
   <si>
     <t>Κοινωνικό Παντοπωλείο-Παροχή Συσσιτίου, Κοινωνικό Φαρμακείο Δ. Αρταίων</t>
   </si>
   <si>
     <t>ΗΠ-022</t>
   </si>
   <si>
     <t>Συνέχιση λειτουργίας ΚΔΗΦ Συλλόγου "Αγία Θεοδώρα"</t>
   </si>
   <si>
     <t>ΗΠ-024</t>
   </si>
   <si>
     <t>Λειτουργία ΞΦ Γυναικών Θυμάτων Βίας στο Δήμο Ιωαννιτών</t>
   </si>
@@ -791,51 +1097,51 @@
   <si>
     <t>2023-10-18</t>
   </si>
   <si>
     <t>Συνέχιση Λειτουργίας Κοινωνικού Παντοπωλείου Δήμου Ν. Σκουφά</t>
   </si>
   <si>
     <t>Αναβάθμιση δεξιοτήτων σε ανέργους από την ΠΕΔ Ηπείρου</t>
   </si>
   <si>
     <t>2023-10-09</t>
   </si>
   <si>
     <t>Ενεργειακή αναβάθμιση δημοτικού φωτισμού κοινοχρήστων χώρων Δήμου Ηγουμενίτσας</t>
   </si>
   <si>
     <t>2023-10-06</t>
   </si>
   <si>
     <t>Ολοκληρωμένη Παρέμβαση στο Δίκτυο Οδοφωτισμού της Περιφερειακής Οδού στον Αστικό Ιστό της πόλης της Αρτας</t>
   </si>
   <si>
     <t>2023-09-22</t>
   </si>
   <si>
-    <t>Έργα Συλλογής και Μεταφοράς Λυμάτων Οικισμών πρώην Δήμου Φιλοθέης &amp; Καμπής Άρτας &amp; Επέκταση ΕΕΛ Φιλιππιάδος Δήμου Ζηρού της Περιφέρειας Ηπείρου - β' φάση</t>
+    <t>Έργα Συλλογής και Μεταφοράς Λυμάτων Οικισμών  πρώην Δήμου Φιλοθέης &amp; Καμπής Άρτας &amp; Επέκταση ΕΕΛ Φιλιππιάδος Δήμου Ζηρού της Περιφέρειας Ηπείρου - β' φάση</t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>Προβολή και Επικοινωνία Προγράμματος Ήπειρος 2021-2027 - ΕΤΠΑ</t>
   </si>
   <si>
     <t>2023-09-08</t>
   </si>
   <si>
     <t>ΗΠ-012</t>
   </si>
   <si>
     <t>Πρόγραμμα ανάπτυξης διεπιστημονικών συμβουλευτικών και υποστηρικτικών δομών και μαθησιακής υποστήριξης/ συνεκπαίδευσης μαθητών/ τριών με αναπηρία ή/και ειδικές εκπαιδευτικές ανάγκες για την ισότιμη πρόσβαση και συμπερίληψη στην εκπαίδευση στην Ήπειρο</t>
   </si>
   <si>
     <t>2023-07-26</t>
   </si>
   <si>
     <t>ΗΠ-006</t>
   </si>
   <si>
     <t>Ενεργειακή αναβάθμιση κτιριακού συγκροτήματος 1ου Γυμνασίου-1ου Λυκείου Ηγουμενίτσας</t>
   </si>
@@ -1210,3155 +1516,4903 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G135"/>
+  <dimension ref="A1:G211"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.234131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.125549" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="295.880127" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.69928" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.590698" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.125549" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.947266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
-        <v>6022347</v>
+        <v>6049944</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1285000</v>
+        <v>849400</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
-        <v>6026478</v>
+        <v>6038753</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3">
-        <v>1000000</v>
+        <v>670000</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
-        <v>6038343</v>
+        <v>6061863</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="G4">
-        <v>3965730</v>
+        <v>128079</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
-        <v>6035587</v>
+        <v>6061864</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="G5">
-        <v>249240</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
-        <v>6038646</v>
+        <v>6061865</v>
       </c>
       <c r="B6" t="s">
+        <v>15</v>
+      </c>
+      <c r="C6" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" t="s">
+        <v>17</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
         <v>18</v>
       </c>
-      <c r="C6" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G6">
-        <v>250000</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
-        <v>6034811</v>
+        <v>6061869</v>
       </c>
       <c r="B7" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="C7" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="G7">
-        <v>1199999.99</v>
+        <v>85386</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
-        <v>6038765</v>
+        <v>6061870</v>
       </c>
       <c r="B8" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="G8">
-        <v>372000</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
-        <v>6017401</v>
+        <v>6061871</v>
       </c>
       <c r="B9" t="s">
+        <v>15</v>
+      </c>
+      <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
+      </c>
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" t="s">
         <v>18</v>
       </c>
-      <c r="C9" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G9">
-        <v>249943.8</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
-        <v>6034637</v>
+        <v>6061872</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="C10" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>18</v>
       </c>
       <c r="G10">
-        <v>1711080</v>
+        <v>85386</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
-        <v>6038623</v>
+        <v>6061873</v>
       </c>
       <c r="B11" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="C11" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="G11">
-        <v>15754380</v>
+        <v>114597</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
-        <v>6038443</v>
+        <v>6061874</v>
       </c>
       <c r="B12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C12" t="s">
         <v>26</v>
       </c>
-      <c r="C12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="G12">
-        <v>496000</v>
+        <v>114597</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
-        <v>6021552</v>
+        <v>6061875</v>
       </c>
       <c r="B13" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="G13">
-        <v>543839.15</v>
+        <v>29211</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
-        <v>6027979</v>
+        <v>6061876</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G14">
-        <v>331221.41</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
-        <v>6028516</v>
+        <v>6061877</v>
       </c>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
+        <v>18</v>
       </c>
       <c r="G15">
-        <v>1350000</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
-        <v>6020798</v>
+        <v>6061878</v>
       </c>
       <c r="B16" t="s">
-        <v>46</v>
+        <v>15</v>
       </c>
       <c r="C16" t="s">
-        <v>47</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>48</v>
+        <v>18</v>
       </c>
       <c r="G16">
-        <v>4170000</v>
+        <v>85386</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
-        <v>6020963</v>
+        <v>6061879</v>
       </c>
       <c r="B17" t="s">
-        <v>44</v>
+        <v>15</v>
       </c>
       <c r="C17" t="s">
-        <v>49</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>18</v>
       </c>
       <c r="G17">
-        <v>2481020</v>
+        <v>53928</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
-        <v>6018623</v>
+        <v>6061880</v>
       </c>
       <c r="B18" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="G18">
-        <v>408348.64</v>
+        <v>76398</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
-        <v>6018864</v>
+        <v>6061881</v>
       </c>
       <c r="B19" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>52</v>
+        <v>18</v>
       </c>
       <c r="G19">
-        <v>273127.4</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
-        <v>6019221</v>
+        <v>6061882</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="C20" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>55</v>
+        <v>18</v>
       </c>
       <c r="G20">
-        <v>661700.34</v>
+        <v>85386</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
-        <v>6018423</v>
+        <v>6061883</v>
       </c>
       <c r="B21" t="s">
-        <v>56</v>
+        <v>15</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>35</v>
       </c>
       <c r="D21" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
-        <v>58</v>
+        <v>18</v>
       </c>
       <c r="G21">
-        <v>1730000</v>
+        <v>85386</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
-        <v>6019670</v>
+        <v>6061884</v>
       </c>
       <c r="B22" t="s">
-        <v>59</v>
+        <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="D22" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22" t="s">
-        <v>61</v>
+        <v>18</v>
       </c>
       <c r="G22">
-        <v>664422.1899999999</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
-        <v>6016332</v>
+        <v>6061885</v>
       </c>
       <c r="B23" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="C23" t="s">
-        <v>63</v>
+        <v>37</v>
       </c>
       <c r="D23" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="G23">
-        <v>2400000</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
-        <v>6017427</v>
+        <v>6061886</v>
       </c>
       <c r="B24" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>65</v>
+        <v>38</v>
       </c>
       <c r="D24" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="G24">
-        <v>815000</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="25" spans="1:7">
       <c r="A25">
-        <v>6017453</v>
+        <v>6061887</v>
       </c>
       <c r="B25" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="C25" t="s">
-        <v>66</v>
+        <v>39</v>
       </c>
       <c r="D25" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="G25">
-        <v>2792979.83</v>
+        <v>29211</v>
       </c>
     </row>
     <row r="26" spans="1:7">
       <c r="A26">
-        <v>6017467</v>
+        <v>6061888</v>
       </c>
       <c r="B26" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="C26" t="s">
-        <v>67</v>
+        <v>40</v>
       </c>
       <c r="D26" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="G26">
-        <v>526702.98</v>
+        <v>74151</v>
       </c>
     </row>
     <row r="27" spans="1:7">
       <c r="A27">
-        <v>6017504</v>
+        <v>6061889</v>
       </c>
       <c r="B27" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="C27" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="D27" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="G27">
-        <v>700500</v>
+        <v>38199</v>
       </c>
     </row>
     <row r="28" spans="1:7">
       <c r="A28">
-        <v>6017506</v>
+        <v>6061890</v>
       </c>
       <c r="B28" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="C28" t="s">
-        <v>69</v>
+        <v>42</v>
       </c>
       <c r="D28" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="G28">
-        <v>3996712.32</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="29" spans="1:7">
       <c r="A29">
-        <v>6017524</v>
+        <v>6061891</v>
       </c>
       <c r="B29" t="s">
-        <v>62</v>
+        <v>15</v>
       </c>
       <c r="C29" t="s">
-        <v>70</v>
+        <v>43</v>
       </c>
       <c r="D29" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
-        <v>64</v>
+        <v>18</v>
       </c>
       <c r="G29">
-        <v>1050000</v>
+        <v>170772</v>
       </c>
     </row>
     <row r="30" spans="1:7">
       <c r="A30">
-        <v>6005124</v>
+        <v>6061892</v>
       </c>
       <c r="B30" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="C30" t="s">
-        <v>72</v>
+        <v>44</v>
       </c>
       <c r="D30" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30" t="s">
-        <v>73</v>
+        <v>18</v>
       </c>
       <c r="G30">
-        <v>1210269.28</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="31" spans="1:7">
       <c r="A31">
-        <v>6011132</v>
+        <v>6061893</v>
       </c>
       <c r="B31" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="C31" t="s">
-        <v>74</v>
+        <v>45</v>
       </c>
       <c r="D31" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="G31">
-        <v>305731.54</v>
+        <v>85386</v>
       </c>
     </row>
     <row r="32" spans="1:7">
       <c r="A32">
-        <v>6011177</v>
+        <v>6061894</v>
       </c>
       <c r="B32" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="C32" t="s">
-        <v>76</v>
+        <v>46</v>
       </c>
       <c r="D32" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="G32">
-        <v>1025732.65</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="33" spans="1:7">
       <c r="A33">
-        <v>6016443</v>
+        <v>6061895</v>
       </c>
       <c r="B33" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="C33" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="D33" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33" t="s">
-        <v>75</v>
+        <v>18</v>
       </c>
       <c r="G33">
-        <v>286688.03</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="34" spans="1:7">
       <c r="A34">
-        <v>6010932</v>
+        <v>6061896</v>
       </c>
       <c r="B34" t="s">
-        <v>78</v>
+        <v>15</v>
       </c>
       <c r="C34" t="s">
-        <v>79</v>
+        <v>48</v>
       </c>
       <c r="D34" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="G34">
-        <v>1957240.72</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="35" spans="1:7">
       <c r="A35">
-        <v>6018193</v>
+        <v>6061897</v>
       </c>
       <c r="B35" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="C35" t="s">
-        <v>81</v>
+        <v>49</v>
       </c>
       <c r="D35" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35" t="s">
-        <v>82</v>
+        <v>18</v>
       </c>
       <c r="G35">
-        <v>380000</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="36" spans="1:7">
       <c r="A36">
-        <v>6011332</v>
+        <v>6061898</v>
       </c>
       <c r="B36" t="s">
+        <v>15</v>
+      </c>
+      <c r="C36" t="s">
+        <v>50</v>
+      </c>
+      <c r="D36" t="s">
+        <v>17</v>
+      </c>
+      <c r="E36" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" t="s">
         <v>18</v>
       </c>
-      <c r="C36" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G36">
-        <v>249984</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="37" spans="1:7">
       <c r="A37">
-        <v>6012111</v>
+        <v>6061899</v>
       </c>
       <c r="B37" t="s">
-        <v>85</v>
+        <v>15</v>
       </c>
       <c r="C37" t="s">
-        <v>86</v>
+        <v>51</v>
       </c>
       <c r="D37" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="G37">
-        <v>15179455.38</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="38" spans="1:7">
       <c r="A38">
-        <v>6016427</v>
+        <v>6061900</v>
       </c>
       <c r="B38" t="s">
-        <v>71</v>
+        <v>15</v>
       </c>
       <c r="C38" t="s">
-        <v>88</v>
+        <v>52</v>
       </c>
       <c r="D38" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="G38">
-        <v>1239636.12</v>
+        <v>128079</v>
       </c>
     </row>
     <row r="39" spans="1:7">
       <c r="A39">
-        <v>6017559</v>
+        <v>6061901</v>
       </c>
       <c r="B39" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="C39" t="s">
-        <v>89</v>
+        <v>53</v>
       </c>
       <c r="D39" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39" t="s">
-        <v>87</v>
+        <v>18</v>
       </c>
       <c r="G39">
-        <v>407172</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="40" spans="1:7">
       <c r="A40">
-        <v>6012099</v>
+        <v>6061902</v>
       </c>
       <c r="B40" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="C40" t="s">
-        <v>91</v>
+        <v>54</v>
       </c>
       <c r="D40" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40" t="s">
-        <v>92</v>
+        <v>18</v>
       </c>
       <c r="G40">
-        <v>814878</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="41" spans="1:7">
       <c r="A41">
-        <v>6016326</v>
+        <v>6061903</v>
       </c>
       <c r="B41" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="C41" t="s">
-        <v>94</v>
+        <v>55</v>
       </c>
       <c r="D41" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="G41">
-        <v>298486.08</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="42" spans="1:7">
       <c r="A42">
-        <v>6016350</v>
+        <v>6061904</v>
       </c>
       <c r="B42" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="C42" t="s">
-        <v>96</v>
+        <v>56</v>
       </c>
       <c r="D42" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
-        <v>95</v>
+        <v>18</v>
       </c>
       <c r="G42">
-        <v>244800</v>
+        <v>114597</v>
       </c>
     </row>
     <row r="43" spans="1:7">
       <c r="A43">
-        <v>6012103</v>
+        <v>6061905</v>
       </c>
       <c r="B43" t="s">
-        <v>97</v>
+        <v>15</v>
       </c>
       <c r="C43" t="s">
-        <v>98</v>
+        <v>57</v>
       </c>
       <c r="D43" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43" t="s">
-        <v>99</v>
+        <v>18</v>
       </c>
       <c r="G43">
-        <v>16635565.08</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="44" spans="1:7">
       <c r="A44">
-        <v>6012189</v>
+        <v>6061906</v>
       </c>
       <c r="B44" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="C44" t="s">
-        <v>100</v>
+        <v>58</v>
       </c>
       <c r="D44" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
-        <v>101</v>
+        <v>18</v>
       </c>
       <c r="G44">
-        <v>244779.84</v>
+        <v>29211</v>
       </c>
     </row>
     <row r="45" spans="1:7">
       <c r="A45">
-        <v>6016461</v>
+        <v>6061907</v>
       </c>
       <c r="B45" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="C45" t="s">
-        <v>102</v>
+        <v>59</v>
       </c>
       <c r="D45" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45" t="s">
-        <v>103</v>
+        <v>18</v>
       </c>
       <c r="G45">
-        <v>222235.2</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="46" spans="1:7">
       <c r="A46">
-        <v>6011242</v>
+        <v>6061908</v>
       </c>
       <c r="B46" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="C46" t="s">
-        <v>104</v>
+        <v>60</v>
       </c>
       <c r="D46" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
-        <v>105</v>
+        <v>18</v>
       </c>
       <c r="G46">
-        <v>967200.6</v>
+        <v>29211</v>
       </c>
     </row>
     <row r="47" spans="1:7">
       <c r="A47">
-        <v>6016369</v>
+        <v>6061909</v>
       </c>
       <c r="B47" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="C47" t="s">
-        <v>106</v>
+        <v>61</v>
       </c>
       <c r="D47" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47" t="s">
-        <v>105</v>
+        <v>18</v>
       </c>
       <c r="G47">
-        <v>298486.08</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="48" spans="1:7">
       <c r="A48">
-        <v>6016686</v>
+        <v>6061910</v>
       </c>
       <c r="B48" t="s">
-        <v>107</v>
+        <v>15</v>
       </c>
       <c r="C48" t="s">
-        <v>108</v>
+        <v>62</v>
       </c>
       <c r="D48" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
-        <v>109</v>
+        <v>18</v>
       </c>
       <c r="G48">
-        <v>14735860.14</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="49" spans="1:7">
       <c r="A49">
-        <v>6010830</v>
+        <v>6061911</v>
       </c>
       <c r="B49" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="C49" t="s">
-        <v>110</v>
+        <v>63</v>
       </c>
       <c r="D49" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="G49">
-        <v>925758</v>
+        <v>85386</v>
       </c>
     </row>
     <row r="50" spans="1:7">
       <c r="A50">
-        <v>6010988</v>
+        <v>6061912</v>
       </c>
       <c r="B50" t="s">
-        <v>112</v>
+        <v>15</v>
       </c>
       <c r="C50" t="s">
-        <v>113</v>
+        <v>64</v>
       </c>
       <c r="D50" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50" t="s">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="G50">
-        <v>1392214.57</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="51" spans="1:7">
       <c r="A51">
-        <v>6011306</v>
+        <v>6061913</v>
       </c>
       <c r="B51" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="C51" t="s">
-        <v>114</v>
+        <v>65</v>
       </c>
       <c r="D51" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="G51">
-        <v>695828</v>
+        <v>76398</v>
       </c>
     </row>
     <row r="52" spans="1:7">
       <c r="A52">
-        <v>6012174</v>
+        <v>6061914</v>
       </c>
       <c r="B52" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="C52" t="s">
-        <v>115</v>
+        <v>66</v>
       </c>
       <c r="D52" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52" t="s">
-        <v>111</v>
+        <v>18</v>
       </c>
       <c r="G52">
-        <v>264240</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="53" spans="1:7">
       <c r="A53">
-        <v>6012101</v>
+        <v>6061915</v>
       </c>
       <c r="B53" t="s">
-        <v>93</v>
+        <v>15</v>
       </c>
       <c r="C53" t="s">
-        <v>116</v>
+        <v>67</v>
       </c>
       <c r="D53" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
-        <v>117</v>
+        <v>18</v>
       </c>
       <c r="G53">
-        <v>216000</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="54" spans="1:7">
       <c r="A54">
-        <v>6006961</v>
+        <v>6061916</v>
       </c>
       <c r="B54" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="C54" t="s">
-        <v>118</v>
+        <v>68</v>
       </c>
       <c r="D54" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="G54">
-        <v>991089.36</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="55" spans="1:7">
       <c r="A55">
-        <v>6011327</v>
+        <v>6061917</v>
       </c>
       <c r="B55" t="s">
-        <v>90</v>
+        <v>15</v>
       </c>
       <c r="C55" t="s">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="D55" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
-        <v>119</v>
+        <v>18</v>
       </c>
       <c r="G55">
-        <v>750138</v>
+        <v>29211</v>
       </c>
     </row>
     <row r="56" spans="1:7">
       <c r="A56">
-        <v>6011103</v>
+        <v>6038457</v>
       </c>
       <c r="B56" t="s">
-        <v>121</v>
+        <v>70</v>
       </c>
       <c r="C56" t="s">
-        <v>122</v>
+        <v>71</v>
       </c>
       <c r="D56" t="s">
         <v>9</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56" t="s">
-        <v>123</v>
+        <v>72</v>
       </c>
       <c r="G56">
-        <v>716941.76</v>
+        <v>223640.8</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57">
-        <v>6007480</v>
+        <v>6038638</v>
       </c>
       <c r="B57" t="s">
-        <v>90</v>
+        <v>70</v>
       </c>
       <c r="C57" t="s">
-        <v>124</v>
+        <v>73</v>
       </c>
       <c r="D57" t="s">
         <v>9</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
-        <v>125</v>
+        <v>72</v>
       </c>
       <c r="G57">
-        <v>863423.15</v>
+        <v>266000</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58">
-        <v>6006885</v>
+        <v>6057437</v>
       </c>
       <c r="B58" t="s">
-        <v>126</v>
+        <v>74</v>
       </c>
       <c r="C58" t="s">
-        <v>127</v>
+        <v>75</v>
       </c>
       <c r="D58" t="s">
         <v>9</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="G58">
-        <v>500000</v>
+        <v>219544.5</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59">
-        <v>6006960</v>
+        <v>6056700</v>
       </c>
       <c r="B59" t="s">
-        <v>129</v>
+        <v>77</v>
       </c>
       <c r="C59" t="s">
-        <v>130</v>
+        <v>78</v>
       </c>
       <c r="D59" t="s">
         <v>9</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59" t="s">
-        <v>128</v>
+        <v>79</v>
       </c>
       <c r="G59">
-        <v>9684844.060000001</v>
+        <v>899998.55</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60">
-        <v>6010919</v>
+        <v>6057281</v>
       </c>
       <c r="B60" t="s">
-        <v>131</v>
+        <v>80</v>
       </c>
       <c r="C60" t="s">
-        <v>132</v>
+        <v>81</v>
       </c>
       <c r="D60" t="s">
         <v>9</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
-        <v>128</v>
+        <v>82</v>
       </c>
       <c r="G60">
-        <v>1170317.71</v>
+        <v>507066.92</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61">
-        <v>6010559</v>
+        <v>6020955</v>
       </c>
       <c r="B61" t="s">
-        <v>133</v>
+        <v>83</v>
       </c>
       <c r="C61" t="s">
-        <v>134</v>
+        <v>84</v>
       </c>
       <c r="D61" t="s">
         <v>9</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
-        <v>135</v>
+        <v>85</v>
       </c>
       <c r="G61">
-        <v>475312.84</v>
+        <v>1500000</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62">
-        <v>6005013</v>
+        <v>6049822</v>
       </c>
       <c r="B62" t="s">
-        <v>136</v>
+        <v>83</v>
       </c>
       <c r="C62" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="D62"/>
+        <v>86</v>
+      </c>
+      <c r="D62" t="s">
+        <v>9</v>
+      </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
-        <v>138</v>
+        <v>87</v>
       </c>
       <c r="G62">
-        <v>9793640.800000001</v>
+        <v>2561000</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63">
-        <v>6004502</v>
+        <v>6056779</v>
       </c>
       <c r="B63" t="s">
-        <v>139</v>
+        <v>88</v>
       </c>
       <c r="C63" t="s">
-        <v>140</v>
+        <v>89</v>
       </c>
       <c r="D63" t="s">
         <v>9</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63" t="s">
-        <v>141</v>
+        <v>90</v>
       </c>
       <c r="G63">
-        <v>448100.8</v>
+        <v>382452.33</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64">
-        <v>6006602</v>
+        <v>6056781</v>
       </c>
       <c r="B64" t="s">
-        <v>126</v>
+        <v>88</v>
       </c>
       <c r="C64" t="s">
-        <v>142</v>
+        <v>91</v>
       </c>
       <c r="D64" t="s">
         <v>9</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64" t="s">
-        <v>143</v>
+        <v>90</v>
       </c>
       <c r="G64">
-        <v>239800</v>
+        <v>531651.12</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65">
-        <v>6005168</v>
+        <v>6053505</v>
       </c>
       <c r="B65" t="s">
-        <v>144</v>
+        <v>92</v>
       </c>
       <c r="C65" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="D65"/>
+        <v>93</v>
+      </c>
+      <c r="D65" t="s">
+        <v>9</v>
+      </c>
       <c r="E65" t="s">
-        <v>146</v>
+        <v>10</v>
       </c>
       <c r="F65" t="s">
-        <v>147</v>
+        <v>94</v>
       </c>
       <c r="G65">
-        <v>75029.42</v>
+        <v>9080516.34</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66">
-        <v>6005178</v>
+        <v>6022385</v>
       </c>
       <c r="B66" t="s">
-        <v>144</v>
+        <v>95</v>
       </c>
       <c r="C66" t="s">
-        <v>148</v>
-[...1 lines deleted...]
-      <c r="D66"/>
+        <v>96</v>
+      </c>
+      <c r="D66" t="s">
+        <v>9</v>
+      </c>
       <c r="E66" t="s">
-        <v>146</v>
+        <v>10</v>
       </c>
       <c r="F66" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="G66">
-        <v>128262.9</v>
+        <v>416880.53</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67">
-        <v>6005222</v>
+        <v>6034629</v>
       </c>
       <c r="B67" t="s">
-        <v>144</v>
+        <v>95</v>
       </c>
       <c r="C67" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="D67"/>
+        <v>98</v>
+      </c>
+      <c r="D67" t="s">
+        <v>9</v>
+      </c>
       <c r="E67" t="s">
-        <v>146</v>
+        <v>10</v>
       </c>
       <c r="F67" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="G67">
-        <v>97012.35000000001</v>
+        <v>380619.32</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68">
-        <v>6001806</v>
+        <v>6034650</v>
       </c>
       <c r="B68" t="s">
-        <v>150</v>
+        <v>95</v>
       </c>
       <c r="C68" t="s">
-        <v>151</v>
+        <v>99</v>
       </c>
       <c r="D68" t="s">
         <v>9</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
-        <v>152</v>
+        <v>97</v>
       </c>
       <c r="G68">
-        <v>2760000</v>
+        <v>287846.99</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69">
-        <v>6002988</v>
+        <v>6034655</v>
       </c>
       <c r="B69" t="s">
-        <v>150</v>
+        <v>95</v>
       </c>
       <c r="C69" t="s">
-        <v>153</v>
+        <v>100</v>
       </c>
       <c r="D69" t="s">
         <v>9</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
-        <v>152</v>
+        <v>97</v>
       </c>
       <c r="G69">
-        <v>1240000</v>
+        <v>217334.55</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70">
-        <v>6005044</v>
+        <v>6034674</v>
       </c>
       <c r="B70" t="s">
-        <v>154</v>
+        <v>95</v>
       </c>
       <c r="C70" t="s">
-        <v>155</v>
+        <v>101</v>
       </c>
       <c r="D70" t="s">
         <v>9</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70" t="s">
-        <v>156</v>
+        <v>97</v>
       </c>
       <c r="G70">
-        <v>1838781</v>
+        <v>202876.4</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71">
-        <v>6003704</v>
+        <v>6034678</v>
       </c>
       <c r="B71" t="s">
-        <v>157</v>
+        <v>95</v>
       </c>
       <c r="C71" t="s">
-        <v>158</v>
+        <v>102</v>
       </c>
       <c r="D71" t="s">
         <v>9</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
-        <v>156</v>
+        <v>97</v>
       </c>
       <c r="G71">
-        <v>375000</v>
+        <v>525450.92</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72">
-        <v>6004823</v>
+        <v>6034693</v>
       </c>
       <c r="B72" t="s">
-        <v>159</v>
+        <v>95</v>
       </c>
       <c r="C72" t="s">
-        <v>160</v>
+        <v>103</v>
       </c>
       <c r="D72" t="s">
         <v>9</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72" t="s">
-        <v>161</v>
+        <v>97</v>
       </c>
       <c r="G72">
-        <v>690711.55</v>
+        <v>342167.72</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73">
-        <v>6005050</v>
+        <v>6034713</v>
       </c>
       <c r="B73" t="s">
-        <v>144</v>
+        <v>95</v>
       </c>
       <c r="C73" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="D73"/>
+        <v>104</v>
+      </c>
+      <c r="D73" t="s">
+        <v>9</v>
+      </c>
       <c r="E73" t="s">
-        <v>146</v>
+        <v>10</v>
       </c>
       <c r="F73" t="s">
-        <v>163</v>
+        <v>97</v>
       </c>
       <c r="G73">
-        <v>108334.9</v>
+        <v>392119.12</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74">
-        <v>6004850</v>
+        <v>6050557</v>
       </c>
       <c r="B74" t="s">
-        <v>159</v>
+        <v>83</v>
       </c>
       <c r="C74" t="s">
-        <v>164</v>
+        <v>105</v>
       </c>
       <c r="D74" t="s">
         <v>9</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
-        <v>163</v>
+        <v>97</v>
       </c>
       <c r="G74">
-        <v>757793.88</v>
+        <v>2000000</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75">
-        <v>6004563</v>
+        <v>6049803</v>
       </c>
       <c r="B75" t="s">
-        <v>165</v>
+        <v>83</v>
       </c>
       <c r="C75" t="s">
-        <v>166</v>
+        <v>106</v>
       </c>
       <c r="D75" t="s">
         <v>9</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
-        <v>167</v>
+        <v>107</v>
       </c>
       <c r="G75">
-        <v>9321347</v>
+        <v>500000</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76">
-        <v>6004492</v>
+        <v>6049802</v>
       </c>
       <c r="B76" t="s">
-        <v>159</v>
+        <v>83</v>
       </c>
       <c r="C76" t="s">
-        <v>168</v>
+        <v>108</v>
       </c>
       <c r="D76" t="s">
         <v>9</v>
       </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76" t="s">
-        <v>169</v>
+        <v>109</v>
       </c>
       <c r="G76">
-        <v>675972.46</v>
+        <v>1715000</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77">
-        <v>6005051</v>
+        <v>6027923</v>
       </c>
       <c r="B77" t="s">
-        <v>144</v>
+        <v>83</v>
       </c>
       <c r="C77" t="s">
-        <v>170</v>
-[...1 lines deleted...]
-      <c r="D77"/>
+        <v>110</v>
+      </c>
+      <c r="D77" t="s">
+        <v>9</v>
+      </c>
       <c r="E77" t="s">
-        <v>146</v>
+        <v>10</v>
       </c>
       <c r="F77" t="s">
-        <v>171</v>
+        <v>111</v>
       </c>
       <c r="G77">
-        <v>679088.79</v>
+        <v>3500000</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78">
-        <v>6002393</v>
+        <v>6022347</v>
       </c>
       <c r="B78" t="s">
-        <v>172</v>
+        <v>112</v>
       </c>
       <c r="C78" t="s">
-        <v>173</v>
+        <v>113</v>
       </c>
       <c r="D78" t="s">
         <v>9</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
-        <v>171</v>
+        <v>114</v>
       </c>
       <c r="G78">
-        <v>8903531.75</v>
+        <v>1285000</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79">
-        <v>6003453</v>
+        <v>6026478</v>
       </c>
       <c r="B79" t="s">
-        <v>172</v>
+        <v>115</v>
       </c>
       <c r="C79" t="s">
-        <v>174</v>
+        <v>116</v>
       </c>
       <c r="D79" t="s">
         <v>9</v>
       </c>
       <c r="E79" t="s">
         <v>10</v>
       </c>
       <c r="F79" t="s">
-        <v>171</v>
+        <v>117</v>
       </c>
       <c r="G79">
-        <v>1268381.88</v>
+        <v>1000000</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80">
-        <v>6003458</v>
+        <v>6038343</v>
       </c>
       <c r="B80" t="s">
-        <v>172</v>
+        <v>118</v>
       </c>
       <c r="C80" t="s">
-        <v>175</v>
+        <v>119</v>
       </c>
       <c r="D80" t="s">
         <v>9</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
-        <v>171</v>
+        <v>120</v>
       </c>
       <c r="G80">
-        <v>2437569.58</v>
+        <v>4309010</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81">
-        <v>6003091</v>
+        <v>6035587</v>
       </c>
       <c r="B81" t="s">
-        <v>176</v>
+        <v>121</v>
       </c>
       <c r="C81" t="s">
-        <v>177</v>
+        <v>122</v>
       </c>
       <c r="D81" t="s">
         <v>9</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
-        <v>178</v>
+        <v>123</v>
       </c>
       <c r="G81">
-        <v>355869.77</v>
+        <v>249240</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82">
-        <v>6003102</v>
+        <v>6038646</v>
       </c>
       <c r="B82" t="s">
-        <v>176</v>
+        <v>121</v>
       </c>
       <c r="C82" t="s">
-        <v>179</v>
+        <v>124</v>
       </c>
       <c r="D82" t="s">
         <v>9</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
-        <v>178</v>
+        <v>125</v>
       </c>
       <c r="G82">
-        <v>168894.59</v>
+        <v>250000</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83">
-        <v>6003133</v>
+        <v>6034811</v>
       </c>
       <c r="B83" t="s">
-        <v>176</v>
+        <v>126</v>
       </c>
       <c r="C83" t="s">
-        <v>180</v>
+        <v>127</v>
       </c>
       <c r="D83" t="s">
         <v>9</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83" t="s">
-        <v>178</v>
+        <v>128</v>
       </c>
       <c r="G83">
-        <v>209010.56</v>
+        <v>1199999.99</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84">
-        <v>6003134</v>
+        <v>6038765</v>
       </c>
       <c r="B84" t="s">
-        <v>176</v>
+        <v>129</v>
       </c>
       <c r="C84" t="s">
-        <v>181</v>
+        <v>130</v>
       </c>
       <c r="D84" t="s">
         <v>9</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
       <c r="F84" t="s">
-        <v>178</v>
+        <v>131</v>
       </c>
       <c r="G84">
-        <v>175491</v>
+        <v>372000</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85">
-        <v>6002479</v>
+        <v>6017401</v>
       </c>
       <c r="B85" t="s">
-        <v>182</v>
+        <v>121</v>
       </c>
       <c r="C85" t="s">
-        <v>183</v>
+        <v>132</v>
       </c>
       <c r="D85" t="s">
         <v>9</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
-        <v>184</v>
+        <v>133</v>
       </c>
       <c r="G85">
-        <v>154509.08</v>
+        <v>249943.8</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86">
-        <v>6003094</v>
+        <v>6034637</v>
       </c>
       <c r="B86" t="s">
-        <v>182</v>
+        <v>134</v>
       </c>
       <c r="C86" t="s">
-        <v>185</v>
+        <v>135</v>
       </c>
       <c r="D86" t="s">
         <v>9</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86" t="s">
-        <v>184</v>
+        <v>136</v>
       </c>
       <c r="G86">
-        <v>355124.81</v>
+        <v>1711080</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87">
-        <v>6003117</v>
+        <v>6038623</v>
       </c>
       <c r="B87" t="s">
-        <v>176</v>
+        <v>137</v>
       </c>
       <c r="C87" t="s">
-        <v>186</v>
+        <v>138</v>
       </c>
       <c r="D87" t="s">
         <v>9</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
-        <v>184</v>
+        <v>139</v>
       </c>
       <c r="G87">
-        <v>179698.84</v>
+        <v>15754380</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88">
-        <v>6002204</v>
+        <v>6038443</v>
       </c>
       <c r="B88" t="s">
-        <v>176</v>
+        <v>129</v>
       </c>
       <c r="C88" t="s">
-        <v>187</v>
+        <v>140</v>
       </c>
       <c r="D88" t="s">
         <v>9</v>
       </c>
       <c r="E88" t="s">
         <v>10</v>
       </c>
       <c r="F88" t="s">
-        <v>188</v>
+        <v>141</v>
       </c>
       <c r="G88">
-        <v>236595.96</v>
+        <v>496000</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89">
-        <v>6002696</v>
+        <v>6021552</v>
       </c>
       <c r="B89" t="s">
-        <v>176</v>
+        <v>112</v>
       </c>
       <c r="C89" t="s">
-        <v>189</v>
+        <v>142</v>
       </c>
       <c r="D89" t="s">
         <v>9</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
-        <v>188</v>
+        <v>143</v>
       </c>
       <c r="G89">
-        <v>405374.17</v>
+        <v>543839.15</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90">
-        <v>6002933</v>
+        <v>6027979</v>
       </c>
       <c r="B90" t="s">
-        <v>182</v>
+        <v>144</v>
       </c>
       <c r="C90" t="s">
-        <v>190</v>
+        <v>145</v>
       </c>
       <c r="D90" t="s">
         <v>9</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
       <c r="F90" t="s">
-        <v>188</v>
+        <v>146</v>
       </c>
       <c r="G90">
-        <v>591417.89</v>
+        <v>331221.41</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91">
-        <v>6004732</v>
+        <v>6028516</v>
       </c>
       <c r="B91" t="s">
-        <v>191</v>
+        <v>147</v>
       </c>
       <c r="C91" t="s">
-        <v>192</v>
+        <v>148</v>
       </c>
       <c r="D91" t="s">
         <v>9</v>
       </c>
       <c r="E91" t="s">
         <v>10</v>
       </c>
       <c r="F91" t="s">
-        <v>188</v>
+        <v>146</v>
       </c>
       <c r="G91">
-        <v>848040</v>
+        <v>1912080</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92">
-        <v>6004838</v>
+        <v>6020798</v>
       </c>
       <c r="B92" t="s">
-        <v>193</v>
+        <v>83</v>
       </c>
       <c r="C92" t="s">
-        <v>194</v>
+        <v>149</v>
       </c>
       <c r="D92" t="s">
         <v>9</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
-        <v>188</v>
+        <v>150</v>
       </c>
       <c r="G92">
-        <v>504325.5</v>
+        <v>4170000</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93">
-        <v>6002043</v>
+        <v>6020963</v>
       </c>
       <c r="B93" t="s">
-        <v>176</v>
+        <v>147</v>
       </c>
       <c r="C93" t="s">
-        <v>195</v>
+        <v>151</v>
       </c>
       <c r="D93" t="s">
         <v>9</v>
       </c>
       <c r="E93" t="s">
         <v>10</v>
       </c>
       <c r="F93" t="s">
-        <v>196</v>
+        <v>152</v>
       </c>
       <c r="G93">
-        <v>557427.4300000001</v>
+        <v>3119620</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94">
-        <v>6002895</v>
+        <v>6018623</v>
       </c>
       <c r="B94" t="s">
-        <v>182</v>
+        <v>144</v>
       </c>
       <c r="C94" t="s">
-        <v>197</v>
+        <v>153</v>
       </c>
       <c r="D94" t="s">
         <v>9</v>
       </c>
       <c r="E94" t="s">
         <v>10</v>
       </c>
       <c r="F94" t="s">
-        <v>196</v>
+        <v>154</v>
       </c>
       <c r="G94">
-        <v>409446.47</v>
+        <v>434704.51</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95">
-        <v>6004819</v>
+        <v>6018864</v>
       </c>
       <c r="B95" t="s">
-        <v>198</v>
+        <v>144</v>
       </c>
       <c r="C95" t="s">
-        <v>199</v>
+        <v>155</v>
       </c>
       <c r="D95" t="s">
         <v>9</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
-        <v>196</v>
+        <v>154</v>
       </c>
       <c r="G95">
-        <v>1690310</v>
+        <v>273118.99</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96">
-        <v>6004845</v>
+        <v>6019221</v>
       </c>
       <c r="B96" t="s">
-        <v>191</v>
+        <v>144</v>
       </c>
       <c r="C96" t="s">
-        <v>200</v>
+        <v>156</v>
       </c>
       <c r="D96" t="s">
         <v>9</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
       <c r="F96" t="s">
-        <v>196</v>
+        <v>157</v>
       </c>
       <c r="G96">
-        <v>639280</v>
+        <v>661700.34</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97">
-        <v>6003090</v>
+        <v>6018423</v>
       </c>
       <c r="B97" t="s">
-        <v>201</v>
+        <v>158</v>
       </c>
       <c r="C97" t="s">
-        <v>202</v>
+        <v>159</v>
       </c>
       <c r="D97" t="s">
         <v>9</v>
       </c>
       <c r="E97" t="s">
         <v>10</v>
       </c>
       <c r="F97" t="s">
-        <v>203</v>
+        <v>160</v>
       </c>
       <c r="G97">
-        <v>435367.84</v>
+        <v>1730000</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98">
-        <v>6003162</v>
+        <v>6019670</v>
       </c>
       <c r="B98" t="s">
-        <v>201</v>
+        <v>161</v>
       </c>
       <c r="C98" t="s">
-        <v>204</v>
+        <v>162</v>
       </c>
       <c r="D98" t="s">
         <v>9</v>
       </c>
       <c r="E98" t="s">
         <v>10</v>
       </c>
       <c r="F98" t="s">
-        <v>203</v>
+        <v>163</v>
       </c>
       <c r="G98">
-        <v>377914.32</v>
+        <v>664422.1899999999</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99">
-        <v>6003204</v>
+        <v>6016332</v>
       </c>
       <c r="B99" t="s">
-        <v>201</v>
+        <v>164</v>
       </c>
       <c r="C99" t="s">
-        <v>205</v>
+        <v>165</v>
       </c>
       <c r="D99" t="s">
         <v>9</v>
       </c>
       <c r="E99" t="s">
         <v>10</v>
       </c>
       <c r="F99" t="s">
-        <v>203</v>
+        <v>166</v>
       </c>
       <c r="G99">
-        <v>537872.65</v>
+        <v>2400000</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100">
-        <v>6001910</v>
+        <v>6017427</v>
       </c>
       <c r="B100" t="s">
-        <v>206</v>
+        <v>164</v>
       </c>
       <c r="C100" t="s">
-        <v>207</v>
+        <v>167</v>
       </c>
       <c r="D100" t="s">
         <v>9</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
-        <v>208</v>
+        <v>166</v>
       </c>
       <c r="G100">
-        <v>3950931.47</v>
+        <v>815000</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101">
-        <v>6002958</v>
+        <v>6017453</v>
       </c>
       <c r="B101" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="C101" t="s">
-        <v>209</v>
+        <v>168</v>
       </c>
       <c r="D101" t="s">
         <v>9</v>
       </c>
       <c r="E101" t="s">
         <v>10</v>
       </c>
       <c r="F101" t="s">
-        <v>210</v>
+        <v>166</v>
       </c>
       <c r="G101">
-        <v>255439.12</v>
+        <v>2792979.83</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102">
-        <v>6002617</v>
+        <v>6017467</v>
       </c>
       <c r="B102" t="s">
-        <v>176</v>
+        <v>164</v>
       </c>
       <c r="C102" t="s">
-        <v>211</v>
+        <v>169</v>
       </c>
       <c r="D102" t="s">
         <v>9</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
       <c r="F102" t="s">
-        <v>212</v>
+        <v>166</v>
       </c>
       <c r="G102">
-        <v>915122.55</v>
+        <v>526702.98</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103">
-        <v>6003184</v>
+        <v>6017504</v>
       </c>
       <c r="B103" t="s">
-        <v>182</v>
+        <v>164</v>
       </c>
       <c r="C103" t="s">
-        <v>213</v>
+        <v>170</v>
       </c>
       <c r="D103" t="s">
         <v>9</v>
       </c>
       <c r="E103" t="s">
         <v>10</v>
       </c>
       <c r="F103" t="s">
-        <v>214</v>
+        <v>166</v>
       </c>
       <c r="G103">
-        <v>167976.66</v>
+        <v>700500</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104">
-        <v>6002945</v>
+        <v>6017506</v>
       </c>
       <c r="B104" t="s">
-        <v>201</v>
+        <v>164</v>
       </c>
       <c r="C104" t="s">
-        <v>215</v>
+        <v>171</v>
       </c>
       <c r="D104" t="s">
         <v>9</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
-        <v>216</v>
+        <v>166</v>
       </c>
       <c r="G104">
-        <v>444065.9</v>
+        <v>3996712.32</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105">
-        <v>6003156</v>
+        <v>6017524</v>
       </c>
       <c r="B105" t="s">
-        <v>201</v>
+        <v>164</v>
       </c>
       <c r="C105" t="s">
-        <v>217</v>
+        <v>172</v>
       </c>
       <c r="D105" t="s">
         <v>9</v>
       </c>
       <c r="E105" t="s">
         <v>10</v>
       </c>
       <c r="F105" t="s">
-        <v>216</v>
+        <v>166</v>
       </c>
       <c r="G105">
-        <v>773236.45</v>
+        <v>1050000</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106">
-        <v>6002929</v>
+        <v>6005124</v>
       </c>
       <c r="B106" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="C106" t="s">
-        <v>218</v>
+        <v>174</v>
       </c>
       <c r="D106" t="s">
         <v>9</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
-        <v>219</v>
+        <v>175</v>
       </c>
       <c r="G106">
-        <v>208986.58</v>
+        <v>1210269.28</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107">
-        <v>6002946</v>
+        <v>6011132</v>
       </c>
       <c r="B107" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="C107" t="s">
-        <v>220</v>
+        <v>176</v>
       </c>
       <c r="D107" t="s">
         <v>9</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
-        <v>219</v>
+        <v>177</v>
       </c>
       <c r="G107">
-        <v>400969.67</v>
+        <v>305731.54</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108">
-        <v>6002957</v>
+        <v>6011177</v>
       </c>
       <c r="B108" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="C108" t="s">
-        <v>221</v>
+        <v>178</v>
       </c>
       <c r="D108" t="s">
         <v>9</v>
       </c>
       <c r="E108" t="s">
         <v>10</v>
       </c>
       <c r="F108" t="s">
-        <v>219</v>
+        <v>177</v>
       </c>
       <c r="G108">
-        <v>208399.36</v>
+        <v>1025732.65</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109">
-        <v>6003098</v>
+        <v>6016443</v>
       </c>
       <c r="B109" t="s">
-        <v>182</v>
+        <v>173</v>
       </c>
       <c r="C109" t="s">
-        <v>222</v>
+        <v>179</v>
       </c>
       <c r="D109" t="s">
         <v>9</v>
       </c>
       <c r="E109" t="s">
         <v>10</v>
       </c>
       <c r="F109" t="s">
-        <v>219</v>
+        <v>177</v>
       </c>
       <c r="G109">
-        <v>225419.92</v>
+        <v>286688.03</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110">
-        <v>6002313</v>
+        <v>6010932</v>
       </c>
       <c r="B110" t="s">
-        <v>201</v>
+        <v>180</v>
       </c>
       <c r="C110" t="s">
-        <v>223</v>
+        <v>181</v>
       </c>
       <c r="D110" t="s">
         <v>9</v>
       </c>
       <c r="E110" t="s">
         <v>10</v>
       </c>
       <c r="F110" t="s">
-        <v>224</v>
+        <v>182</v>
       </c>
       <c r="G110">
-        <v>854338.5699999999</v>
+        <v>1957240.72</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111">
-        <v>6002370</v>
+        <v>6018193</v>
       </c>
       <c r="B111" t="s">
-        <v>225</v>
+        <v>129</v>
       </c>
       <c r="C111" t="s">
-        <v>226</v>
+        <v>183</v>
       </c>
       <c r="D111" t="s">
         <v>9</v>
       </c>
       <c r="E111" t="s">
         <v>10</v>
       </c>
       <c r="F111" t="s">
-        <v>227</v>
+        <v>184</v>
       </c>
       <c r="G111">
-        <v>1907666.8</v>
+        <v>380000</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112">
-        <v>6002966</v>
+        <v>6011332</v>
       </c>
       <c r="B112" t="s">
-        <v>228</v>
+        <v>121</v>
       </c>
       <c r="C112" t="s">
-        <v>229</v>
+        <v>185</v>
       </c>
       <c r="D112" t="s">
         <v>9</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
       <c r="F112" t="s">
-        <v>227</v>
+        <v>186</v>
       </c>
       <c r="G112">
-        <v>854267</v>
+        <v>249984</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113">
-        <v>6003391</v>
+        <v>6012111</v>
       </c>
       <c r="B113" t="s">
-        <v>126</v>
+        <v>187</v>
       </c>
       <c r="C113" t="s">
-        <v>230</v>
+        <v>188</v>
       </c>
       <c r="D113" t="s">
         <v>9</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
       <c r="F113" t="s">
-        <v>227</v>
+        <v>189</v>
       </c>
       <c r="G113">
-        <v>1240000</v>
+        <v>15196667.28</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114">
-        <v>6002616</v>
+        <v>6016427</v>
       </c>
       <c r="B114" t="s">
-        <v>231</v>
+        <v>173</v>
       </c>
       <c r="C114" t="s">
-        <v>232</v>
+        <v>190</v>
       </c>
       <c r="D114" t="s">
         <v>9</v>
       </c>
       <c r="E114" t="s">
         <v>10</v>
       </c>
       <c r="F114" t="s">
-        <v>233</v>
+        <v>189</v>
       </c>
       <c r="G114">
-        <v>1104645.31</v>
+        <v>1239636.12</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115">
-        <v>6002407</v>
+        <v>6017559</v>
       </c>
       <c r="B115" t="s">
-        <v>234</v>
+        <v>129</v>
       </c>
       <c r="C115" t="s">
-        <v>235</v>
+        <v>191</v>
       </c>
       <c r="D115" t="s">
         <v>9</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
-        <v>236</v>
+        <v>189</v>
       </c>
       <c r="G115">
-        <v>478750.9</v>
+        <v>407172</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116">
-        <v>6002392</v>
+        <v>6012099</v>
       </c>
       <c r="B116" t="s">
-        <v>234</v>
+        <v>192</v>
       </c>
       <c r="C116" t="s">
-        <v>237</v>
+        <v>193</v>
       </c>
       <c r="D116" t="s">
         <v>9</v>
       </c>
       <c r="E116" t="s">
         <v>10</v>
       </c>
       <c r="F116" t="s">
-        <v>238</v>
+        <v>194</v>
       </c>
       <c r="G116">
-        <v>994827</v>
+        <v>814878</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117">
-        <v>6002263</v>
+        <v>6016326</v>
       </c>
       <c r="B117" t="s">
-        <v>234</v>
+        <v>195</v>
       </c>
       <c r="C117" t="s">
-        <v>239</v>
+        <v>196</v>
       </c>
       <c r="D117" t="s">
         <v>9</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
-        <v>240</v>
+        <v>197</v>
       </c>
       <c r="G117">
-        <v>468890</v>
+        <v>298486.08</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118">
-        <v>6002619</v>
+        <v>6016350</v>
       </c>
       <c r="B118" t="s">
-        <v>201</v>
+        <v>195</v>
       </c>
       <c r="C118" t="s">
-        <v>241</v>
+        <v>198</v>
       </c>
       <c r="D118" t="s">
         <v>9</v>
       </c>
       <c r="E118" t="s">
         <v>10</v>
       </c>
       <c r="F118" t="s">
-        <v>242</v>
+        <v>197</v>
       </c>
       <c r="G118">
-        <v>460970.27</v>
+        <v>244800</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119">
-        <v>6002242</v>
+        <v>6012103</v>
       </c>
       <c r="B119" t="s">
-        <v>243</v>
+        <v>199</v>
       </c>
       <c r="C119" t="s">
-        <v>244</v>
+        <v>200</v>
       </c>
       <c r="D119" t="s">
         <v>9</v>
       </c>
       <c r="E119" t="s">
         <v>10</v>
       </c>
       <c r="F119" t="s">
-        <v>245</v>
+        <v>201</v>
       </c>
       <c r="G119">
-        <v>283592.36</v>
+        <v>16635565.08</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120">
-        <v>6002615</v>
+        <v>6012189</v>
       </c>
       <c r="B120" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="C120" t="s">
-        <v>246</v>
+        <v>202</v>
       </c>
       <c r="D120" t="s">
         <v>9</v>
       </c>
       <c r="E120" t="s">
         <v>10</v>
       </c>
       <c r="F120" t="s">
-        <v>245</v>
+        <v>203</v>
       </c>
       <c r="G120">
-        <v>371926.94</v>
+        <v>244779.84</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121">
-        <v>6001663</v>
+        <v>6016461</v>
       </c>
       <c r="B121" t="s">
-        <v>234</v>
+        <v>195</v>
       </c>
       <c r="C121" t="s">
-        <v>247</v>
+        <v>204</v>
       </c>
       <c r="D121" t="s">
         <v>9</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
-        <v>248</v>
+        <v>205</v>
       </c>
       <c r="G121">
-        <v>596763</v>
+        <v>222235.2</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122">
-        <v>6002227</v>
+        <v>6011242</v>
       </c>
       <c r="B122" t="s">
-        <v>249</v>
+        <v>192</v>
       </c>
       <c r="C122" t="s">
-        <v>250</v>
+        <v>206</v>
       </c>
       <c r="D122" t="s">
         <v>9</v>
       </c>
       <c r="E122" t="s">
         <v>10</v>
       </c>
       <c r="F122" t="s">
-        <v>251</v>
+        <v>207</v>
       </c>
       <c r="G122">
-        <v>161696.3</v>
+        <v>967200.6</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123">
-        <v>6002482</v>
+        <v>6016369</v>
       </c>
       <c r="B123" t="s">
-        <v>182</v>
+        <v>195</v>
       </c>
       <c r="C123" t="s">
-        <v>252</v>
+        <v>208</v>
       </c>
       <c r="D123" t="s">
         <v>9</v>
       </c>
       <c r="E123" t="s">
         <v>10</v>
       </c>
       <c r="F123" t="s">
-        <v>251</v>
+        <v>207</v>
       </c>
       <c r="G123">
-        <v>245634.07</v>
+        <v>298486.08</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124">
-        <v>6001967</v>
+        <v>6016686</v>
       </c>
       <c r="B124" t="s">
-        <v>234</v>
+        <v>209</v>
       </c>
       <c r="C124" t="s">
-        <v>253</v>
+        <v>210</v>
       </c>
       <c r="D124" t="s">
         <v>9</v>
       </c>
       <c r="E124" t="s">
         <v>10</v>
       </c>
       <c r="F124" t="s">
-        <v>254</v>
+        <v>211</v>
       </c>
       <c r="G124">
-        <v>1194237</v>
+        <v>14735860.14</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125">
-        <v>6001942</v>
+        <v>6010830</v>
       </c>
       <c r="B125" t="s">
-        <v>225</v>
+        <v>192</v>
       </c>
       <c r="C125" t="s">
-        <v>255</v>
+        <v>212</v>
       </c>
       <c r="D125" t="s">
         <v>9</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
-        <v>256</v>
+        <v>213</v>
       </c>
       <c r="G125">
-        <v>3800000</v>
+        <v>925758</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126">
-        <v>6001951</v>
+        <v>6010988</v>
       </c>
       <c r="B126" t="s">
-        <v>225</v>
+        <v>214</v>
       </c>
       <c r="C126" t="s">
-        <v>257</v>
+        <v>215</v>
       </c>
       <c r="D126" t="s">
         <v>9</v>
       </c>
       <c r="E126" t="s">
         <v>10</v>
       </c>
       <c r="F126" t="s">
-        <v>258</v>
+        <v>213</v>
       </c>
       <c r="G126">
-        <v>2379168.42</v>
+        <v>1392214.57</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127">
-        <v>6001900</v>
+        <v>6011306</v>
       </c>
       <c r="B127" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="C127" t="s">
-        <v>259</v>
+        <v>216</v>
       </c>
       <c r="D127" t="s">
         <v>9</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
-        <v>260</v>
+        <v>213</v>
       </c>
       <c r="G127">
-        <v>1906668.93</v>
+        <v>695828</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128">
-        <v>6002360</v>
+        <v>6012174</v>
       </c>
       <c r="B128" t="s">
-        <v>126</v>
+        <v>195</v>
       </c>
       <c r="C128" t="s">
-        <v>261</v>
+        <v>217</v>
       </c>
       <c r="D128" t="s">
         <v>9</v>
       </c>
       <c r="E128" t="s">
         <v>10</v>
       </c>
       <c r="F128" t="s">
-        <v>262</v>
+        <v>213</v>
       </c>
       <c r="G128">
-        <v>900000</v>
+        <v>264240</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129">
-        <v>6001679</v>
+        <v>6012101</v>
       </c>
       <c r="B129" t="s">
-        <v>263</v>
+        <v>195</v>
       </c>
       <c r="C129" t="s">
-        <v>264</v>
-[...1 lines deleted...]
-      <c r="D129"/>
+        <v>218</v>
+      </c>
+      <c r="D129" t="s">
+        <v>9</v>
+      </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
-        <v>265</v>
+        <v>219</v>
       </c>
       <c r="G129">
-        <v>20142521.76</v>
+        <v>216000</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130">
-        <v>6000887</v>
+        <v>6006961</v>
       </c>
       <c r="B130" t="s">
-        <v>266</v>
+        <v>192</v>
       </c>
       <c r="C130" t="s">
-        <v>267</v>
+        <v>220</v>
       </c>
       <c r="D130" t="s">
         <v>9</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
       <c r="F130" t="s">
-        <v>268</v>
+        <v>221</v>
       </c>
       <c r="G130">
-        <v>1268155.98</v>
+        <v>991089.36</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131">
-        <v>6001636</v>
+        <v>6011327</v>
       </c>
       <c r="B131" t="s">
-        <v>269</v>
+        <v>192</v>
       </c>
       <c r="C131" t="s">
-        <v>270</v>
+        <v>222</v>
       </c>
       <c r="D131" t="s">
         <v>9</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
-        <v>271</v>
+        <v>221</v>
       </c>
       <c r="G131">
-        <v>14327709</v>
+        <v>750138</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132">
-        <v>6001347</v>
+        <v>6011103</v>
       </c>
       <c r="B132" t="s">
-        <v>206</v>
+        <v>223</v>
       </c>
       <c r="C132" t="s">
-        <v>272</v>
+        <v>224</v>
       </c>
       <c r="D132" t="s">
         <v>9</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
-        <v>273</v>
+        <v>225</v>
       </c>
       <c r="G132">
-        <v>1806625.06</v>
+        <v>716941.76</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133">
-        <v>6001417</v>
+        <v>6007480</v>
       </c>
       <c r="B133" t="s">
-        <v>206</v>
+        <v>192</v>
       </c>
       <c r="C133" t="s">
-        <v>274</v>
+        <v>226</v>
       </c>
       <c r="D133" t="s">
         <v>9</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
-        <v>273</v>
+        <v>227</v>
       </c>
       <c r="G133">
-        <v>5297634.84</v>
+        <v>863423.15</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134">
-        <v>6000711</v>
+        <v>6006885</v>
       </c>
       <c r="B134" t="s">
-        <v>206</v>
+        <v>228</v>
       </c>
       <c r="C134" t="s">
-        <v>275</v>
+        <v>229</v>
       </c>
       <c r="D134" t="s">
         <v>9</v>
       </c>
       <c r="E134" t="s">
         <v>10</v>
       </c>
       <c r="F134" t="s">
-        <v>276</v>
+        <v>230</v>
       </c>
       <c r="G134">
-        <v>863523.96</v>
+        <v>500000</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135">
+        <v>6006960</v>
+      </c>
+      <c r="B135" t="s">
+        <v>231</v>
+      </c>
+      <c r="C135" t="s">
+        <v>232</v>
+      </c>
+      <c r="D135" t="s">
+        <v>9</v>
+      </c>
+      <c r="E135" t="s">
+        <v>10</v>
+      </c>
+      <c r="F135" t="s">
+        <v>230</v>
+      </c>
+      <c r="G135">
+        <v>9684844.060000001</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136">
+        <v>6010919</v>
+      </c>
+      <c r="B136" t="s">
+        <v>233</v>
+      </c>
+      <c r="C136" t="s">
+        <v>234</v>
+      </c>
+      <c r="D136" t="s">
+        <v>9</v>
+      </c>
+      <c r="E136" t="s">
+        <v>10</v>
+      </c>
+      <c r="F136" t="s">
+        <v>230</v>
+      </c>
+      <c r="G136">
+        <v>1170317.71</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7">
+      <c r="A137">
+        <v>6010559</v>
+      </c>
+      <c r="B137" t="s">
+        <v>235</v>
+      </c>
+      <c r="C137" t="s">
+        <v>236</v>
+      </c>
+      <c r="D137" t="s">
+        <v>9</v>
+      </c>
+      <c r="E137" t="s">
+        <v>10</v>
+      </c>
+      <c r="F137" t="s">
+        <v>237</v>
+      </c>
+      <c r="G137">
+        <v>475312.84</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7">
+      <c r="A138">
+        <v>6005013</v>
+      </c>
+      <c r="B138" t="s">
+        <v>238</v>
+      </c>
+      <c r="C138" t="s">
+        <v>239</v>
+      </c>
+      <c r="D138"/>
+      <c r="E138" t="s">
+        <v>10</v>
+      </c>
+      <c r="F138" t="s">
+        <v>240</v>
+      </c>
+      <c r="G138">
+        <v>9793640.800000001</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7">
+      <c r="A139">
+        <v>6004502</v>
+      </c>
+      <c r="B139" t="s">
+        <v>241</v>
+      </c>
+      <c r="C139" t="s">
+        <v>242</v>
+      </c>
+      <c r="D139" t="s">
+        <v>9</v>
+      </c>
+      <c r="E139" t="s">
+        <v>10</v>
+      </c>
+      <c r="F139" t="s">
+        <v>243</v>
+      </c>
+      <c r="G139">
+        <v>448100.8</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7">
+      <c r="A140">
+        <v>6006602</v>
+      </c>
+      <c r="B140" t="s">
+        <v>228</v>
+      </c>
+      <c r="C140" t="s">
+        <v>244</v>
+      </c>
+      <c r="D140" t="s">
+        <v>9</v>
+      </c>
+      <c r="E140" t="s">
+        <v>10</v>
+      </c>
+      <c r="F140" t="s">
+        <v>245</v>
+      </c>
+      <c r="G140">
+        <v>239800</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7">
+      <c r="A141">
+        <v>6005168</v>
+      </c>
+      <c r="B141" t="s">
+        <v>246</v>
+      </c>
+      <c r="C141" t="s">
+        <v>247</v>
+      </c>
+      <c r="D141"/>
+      <c r="E141" t="s">
+        <v>248</v>
+      </c>
+      <c r="F141" t="s">
+        <v>249</v>
+      </c>
+      <c r="G141">
+        <v>75029.42</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7">
+      <c r="A142">
+        <v>6005178</v>
+      </c>
+      <c r="B142" t="s">
+        <v>246</v>
+      </c>
+      <c r="C142" t="s">
+        <v>250</v>
+      </c>
+      <c r="D142"/>
+      <c r="E142" t="s">
+        <v>248</v>
+      </c>
+      <c r="F142" t="s">
+        <v>249</v>
+      </c>
+      <c r="G142">
+        <v>128262.9</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7">
+      <c r="A143">
+        <v>6005222</v>
+      </c>
+      <c r="B143" t="s">
+        <v>246</v>
+      </c>
+      <c r="C143" t="s">
+        <v>251</v>
+      </c>
+      <c r="D143"/>
+      <c r="E143" t="s">
+        <v>248</v>
+      </c>
+      <c r="F143" t="s">
+        <v>249</v>
+      </c>
+      <c r="G143">
+        <v>97012.35000000001</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7">
+      <c r="A144">
+        <v>6001806</v>
+      </c>
+      <c r="B144" t="s">
+        <v>252</v>
+      </c>
+      <c r="C144" t="s">
+        <v>253</v>
+      </c>
+      <c r="D144" t="s">
+        <v>9</v>
+      </c>
+      <c r="E144" t="s">
+        <v>10</v>
+      </c>
+      <c r="F144" t="s">
+        <v>254</v>
+      </c>
+      <c r="G144">
+        <v>1834948.57</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7">
+      <c r="A145">
+        <v>6002988</v>
+      </c>
+      <c r="B145" t="s">
+        <v>252</v>
+      </c>
+      <c r="C145" t="s">
+        <v>255</v>
+      </c>
+      <c r="D145" t="s">
+        <v>9</v>
+      </c>
+      <c r="E145" t="s">
+        <v>10</v>
+      </c>
+      <c r="F145" t="s">
+        <v>254</v>
+      </c>
+      <c r="G145">
+        <v>1240000</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7">
+      <c r="A146">
+        <v>6005044</v>
+      </c>
+      <c r="B146" t="s">
+        <v>256</v>
+      </c>
+      <c r="C146" t="s">
+        <v>257</v>
+      </c>
+      <c r="D146" t="s">
+        <v>9</v>
+      </c>
+      <c r="E146" t="s">
+        <v>10</v>
+      </c>
+      <c r="F146" t="s">
+        <v>258</v>
+      </c>
+      <c r="G146">
+        <v>1838781</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7">
+      <c r="A147">
+        <v>6003704</v>
+      </c>
+      <c r="B147" t="s">
+        <v>259</v>
+      </c>
+      <c r="C147" t="s">
+        <v>260</v>
+      </c>
+      <c r="D147" t="s">
+        <v>9</v>
+      </c>
+      <c r="E147" t="s">
+        <v>10</v>
+      </c>
+      <c r="F147" t="s">
+        <v>258</v>
+      </c>
+      <c r="G147">
+        <v>375000</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7">
+      <c r="A148">
+        <v>6004823</v>
+      </c>
+      <c r="B148" t="s">
+        <v>261</v>
+      </c>
+      <c r="C148" t="s">
+        <v>262</v>
+      </c>
+      <c r="D148" t="s">
+        <v>9</v>
+      </c>
+      <c r="E148" t="s">
+        <v>10</v>
+      </c>
+      <c r="F148" t="s">
+        <v>263</v>
+      </c>
+      <c r="G148">
+        <v>690711.55</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7">
+      <c r="A149">
+        <v>6005050</v>
+      </c>
+      <c r="B149" t="s">
+        <v>246</v>
+      </c>
+      <c r="C149" t="s">
+        <v>264</v>
+      </c>
+      <c r="D149"/>
+      <c r="E149" t="s">
+        <v>248</v>
+      </c>
+      <c r="F149" t="s">
+        <v>265</v>
+      </c>
+      <c r="G149">
+        <v>108334.9</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7">
+      <c r="A150">
+        <v>6004850</v>
+      </c>
+      <c r="B150" t="s">
+        <v>261</v>
+      </c>
+      <c r="C150" t="s">
+        <v>266</v>
+      </c>
+      <c r="D150" t="s">
+        <v>9</v>
+      </c>
+      <c r="E150" t="s">
+        <v>10</v>
+      </c>
+      <c r="F150" t="s">
+        <v>265</v>
+      </c>
+      <c r="G150">
+        <v>757793.88</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7">
+      <c r="A151">
+        <v>6004563</v>
+      </c>
+      <c r="B151" t="s">
+        <v>267</v>
+      </c>
+      <c r="C151" t="s">
+        <v>268</v>
+      </c>
+      <c r="D151" t="s">
+        <v>9</v>
+      </c>
+      <c r="E151" t="s">
+        <v>10</v>
+      </c>
+      <c r="F151" t="s">
+        <v>269</v>
+      </c>
+      <c r="G151">
+        <v>7160906.23</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7">
+      <c r="A152">
+        <v>6004492</v>
+      </c>
+      <c r="B152" t="s">
+        <v>261</v>
+      </c>
+      <c r="C152" t="s">
+        <v>270</v>
+      </c>
+      <c r="D152" t="s">
+        <v>9</v>
+      </c>
+      <c r="E152" t="s">
+        <v>10</v>
+      </c>
+      <c r="F152" t="s">
+        <v>271</v>
+      </c>
+      <c r="G152">
+        <v>675972.46</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7">
+      <c r="A153">
+        <v>6005051</v>
+      </c>
+      <c r="B153" t="s">
+        <v>246</v>
+      </c>
+      <c r="C153" t="s">
+        <v>272</v>
+      </c>
+      <c r="D153"/>
+      <c r="E153" t="s">
+        <v>248</v>
+      </c>
+      <c r="F153" t="s">
+        <v>273</v>
+      </c>
+      <c r="G153">
+        <v>679088.79</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7">
+      <c r="A154">
+        <v>6002393</v>
+      </c>
+      <c r="B154" t="s">
+        <v>274</v>
+      </c>
+      <c r="C154" t="s">
+        <v>275</v>
+      </c>
+      <c r="D154" t="s">
+        <v>9</v>
+      </c>
+      <c r="E154" t="s">
+        <v>10</v>
+      </c>
+      <c r="F154" t="s">
+        <v>273</v>
+      </c>
+      <c r="G154">
+        <v>8903531.75</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7">
+      <c r="A155">
+        <v>6003453</v>
+      </c>
+      <c r="B155" t="s">
+        <v>274</v>
+      </c>
+      <c r="C155" t="s">
+        <v>276</v>
+      </c>
+      <c r="D155" t="s">
+        <v>9</v>
+      </c>
+      <c r="E155" t="s">
+        <v>10</v>
+      </c>
+      <c r="F155" t="s">
+        <v>273</v>
+      </c>
+      <c r="G155">
+        <v>1268381.88</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7">
+      <c r="A156">
+        <v>6003458</v>
+      </c>
+      <c r="B156" t="s">
+        <v>274</v>
+      </c>
+      <c r="C156" t="s">
+        <v>277</v>
+      </c>
+      <c r="D156" t="s">
+        <v>9</v>
+      </c>
+      <c r="E156" t="s">
+        <v>10</v>
+      </c>
+      <c r="F156" t="s">
+        <v>273</v>
+      </c>
+      <c r="G156">
+        <v>2437569.58</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7">
+      <c r="A157">
+        <v>6003091</v>
+      </c>
+      <c r="B157" t="s">
+        <v>278</v>
+      </c>
+      <c r="C157" t="s">
+        <v>279</v>
+      </c>
+      <c r="D157" t="s">
+        <v>9</v>
+      </c>
+      <c r="E157" t="s">
+        <v>10</v>
+      </c>
+      <c r="F157" t="s">
+        <v>280</v>
+      </c>
+      <c r="G157">
+        <v>355869.77</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7">
+      <c r="A158">
+        <v>6003102</v>
+      </c>
+      <c r="B158" t="s">
+        <v>278</v>
+      </c>
+      <c r="C158" t="s">
+        <v>281</v>
+      </c>
+      <c r="D158" t="s">
+        <v>9</v>
+      </c>
+      <c r="E158" t="s">
+        <v>10</v>
+      </c>
+      <c r="F158" t="s">
+        <v>280</v>
+      </c>
+      <c r="G158">
+        <v>168894.59</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7">
+      <c r="A159">
+        <v>6003133</v>
+      </c>
+      <c r="B159" t="s">
+        <v>278</v>
+      </c>
+      <c r="C159" t="s">
+        <v>282</v>
+      </c>
+      <c r="D159" t="s">
+        <v>9</v>
+      </c>
+      <c r="E159" t="s">
+        <v>10</v>
+      </c>
+      <c r="F159" t="s">
+        <v>280</v>
+      </c>
+      <c r="G159">
+        <v>209010.56</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7">
+      <c r="A160">
+        <v>6003134</v>
+      </c>
+      <c r="B160" t="s">
+        <v>278</v>
+      </c>
+      <c r="C160" t="s">
+        <v>283</v>
+      </c>
+      <c r="D160" t="s">
+        <v>9</v>
+      </c>
+      <c r="E160" t="s">
+        <v>10</v>
+      </c>
+      <c r="F160" t="s">
+        <v>280</v>
+      </c>
+      <c r="G160">
+        <v>214231.06</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7">
+      <c r="A161">
+        <v>6002479</v>
+      </c>
+      <c r="B161" t="s">
+        <v>284</v>
+      </c>
+      <c r="C161" t="s">
+        <v>285</v>
+      </c>
+      <c r="D161" t="s">
+        <v>9</v>
+      </c>
+      <c r="E161" t="s">
+        <v>10</v>
+      </c>
+      <c r="F161" t="s">
+        <v>286</v>
+      </c>
+      <c r="G161">
+        <v>193555.38</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7">
+      <c r="A162">
+        <v>6003094</v>
+      </c>
+      <c r="B162" t="s">
+        <v>284</v>
+      </c>
+      <c r="C162" t="s">
+        <v>287</v>
+      </c>
+      <c r="D162" t="s">
+        <v>9</v>
+      </c>
+      <c r="E162" t="s">
+        <v>10</v>
+      </c>
+      <c r="F162" t="s">
+        <v>286</v>
+      </c>
+      <c r="G162">
+        <v>424096.6</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7">
+      <c r="A163">
+        <v>6003117</v>
+      </c>
+      <c r="B163" t="s">
+        <v>278</v>
+      </c>
+      <c r="C163" t="s">
+        <v>288</v>
+      </c>
+      <c r="D163" t="s">
+        <v>9</v>
+      </c>
+      <c r="E163" t="s">
+        <v>10</v>
+      </c>
+      <c r="F163" t="s">
+        <v>286</v>
+      </c>
+      <c r="G163">
+        <v>166936.02</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7">
+      <c r="A164">
+        <v>6002204</v>
+      </c>
+      <c r="B164" t="s">
+        <v>278</v>
+      </c>
+      <c r="C164" t="s">
+        <v>289</v>
+      </c>
+      <c r="D164" t="s">
+        <v>9</v>
+      </c>
+      <c r="E164" t="s">
+        <v>10</v>
+      </c>
+      <c r="F164" t="s">
+        <v>290</v>
+      </c>
+      <c r="G164">
+        <v>236595.96</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7">
+      <c r="A165">
+        <v>6002696</v>
+      </c>
+      <c r="B165" t="s">
+        <v>278</v>
+      </c>
+      <c r="C165" t="s">
+        <v>291</v>
+      </c>
+      <c r="D165" t="s">
+        <v>9</v>
+      </c>
+      <c r="E165" t="s">
+        <v>10</v>
+      </c>
+      <c r="F165" t="s">
+        <v>290</v>
+      </c>
+      <c r="G165">
+        <v>405374.17</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7">
+      <c r="A166">
+        <v>6002933</v>
+      </c>
+      <c r="B166" t="s">
+        <v>284</v>
+      </c>
+      <c r="C166" t="s">
+        <v>292</v>
+      </c>
+      <c r="D166" t="s">
+        <v>9</v>
+      </c>
+      <c r="E166" t="s">
+        <v>10</v>
+      </c>
+      <c r="F166" t="s">
+        <v>290</v>
+      </c>
+      <c r="G166">
+        <v>734164.01</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7">
+      <c r="A167">
+        <v>6004732</v>
+      </c>
+      <c r="B167" t="s">
+        <v>293</v>
+      </c>
+      <c r="C167" t="s">
+        <v>294</v>
+      </c>
+      <c r="D167" t="s">
+        <v>9</v>
+      </c>
+      <c r="E167" t="s">
+        <v>10</v>
+      </c>
+      <c r="F167" t="s">
+        <v>290</v>
+      </c>
+      <c r="G167">
+        <v>848040</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7">
+      <c r="A168">
+        <v>6004838</v>
+      </c>
+      <c r="B168" t="s">
+        <v>295</v>
+      </c>
+      <c r="C168" t="s">
+        <v>296</v>
+      </c>
+      <c r="D168" t="s">
+        <v>9</v>
+      </c>
+      <c r="E168" t="s">
+        <v>10</v>
+      </c>
+      <c r="F168" t="s">
+        <v>290</v>
+      </c>
+      <c r="G168">
+        <v>1401949.47</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7">
+      <c r="A169">
+        <v>6002043</v>
+      </c>
+      <c r="B169" t="s">
+        <v>278</v>
+      </c>
+      <c r="C169" t="s">
+        <v>297</v>
+      </c>
+      <c r="D169" t="s">
+        <v>9</v>
+      </c>
+      <c r="E169" t="s">
+        <v>10</v>
+      </c>
+      <c r="F169" t="s">
+        <v>298</v>
+      </c>
+      <c r="G169">
+        <v>557427.4300000001</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7">
+      <c r="A170">
+        <v>6002895</v>
+      </c>
+      <c r="B170" t="s">
+        <v>284</v>
+      </c>
+      <c r="C170" t="s">
+        <v>299</v>
+      </c>
+      <c r="D170" t="s">
+        <v>9</v>
+      </c>
+      <c r="E170" t="s">
+        <v>10</v>
+      </c>
+      <c r="F170" t="s">
+        <v>298</v>
+      </c>
+      <c r="G170">
+        <v>515860.58</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7">
+      <c r="A171">
+        <v>6004819</v>
+      </c>
+      <c r="B171" t="s">
+        <v>300</v>
+      </c>
+      <c r="C171" t="s">
+        <v>301</v>
+      </c>
+      <c r="D171" t="s">
+        <v>9</v>
+      </c>
+      <c r="E171" t="s">
+        <v>10</v>
+      </c>
+      <c r="F171" t="s">
+        <v>298</v>
+      </c>
+      <c r="G171">
+        <v>1384110</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7">
+      <c r="A172">
+        <v>6004845</v>
+      </c>
+      <c r="B172" t="s">
+        <v>293</v>
+      </c>
+      <c r="C172" t="s">
+        <v>302</v>
+      </c>
+      <c r="D172" t="s">
+        <v>9</v>
+      </c>
+      <c r="E172" t="s">
+        <v>10</v>
+      </c>
+      <c r="F172" t="s">
+        <v>298</v>
+      </c>
+      <c r="G172">
+        <v>639280</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7">
+      <c r="A173">
+        <v>6003090</v>
+      </c>
+      <c r="B173" t="s">
+        <v>303</v>
+      </c>
+      <c r="C173" t="s">
+        <v>304</v>
+      </c>
+      <c r="D173" t="s">
+        <v>9</v>
+      </c>
+      <c r="E173" t="s">
+        <v>10</v>
+      </c>
+      <c r="F173" t="s">
+        <v>305</v>
+      </c>
+      <c r="G173">
+        <v>435367.84</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7">
+      <c r="A174">
+        <v>6003162</v>
+      </c>
+      <c r="B174" t="s">
+        <v>303</v>
+      </c>
+      <c r="C174" t="s">
+        <v>306</v>
+      </c>
+      <c r="D174" t="s">
+        <v>9</v>
+      </c>
+      <c r="E174" t="s">
+        <v>10</v>
+      </c>
+      <c r="F174" t="s">
+        <v>305</v>
+      </c>
+      <c r="G174">
+        <v>494179.46</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7">
+      <c r="A175">
+        <v>6003204</v>
+      </c>
+      <c r="B175" t="s">
+        <v>303</v>
+      </c>
+      <c r="C175" t="s">
+        <v>307</v>
+      </c>
+      <c r="D175" t="s">
+        <v>9</v>
+      </c>
+      <c r="E175" t="s">
+        <v>10</v>
+      </c>
+      <c r="F175" t="s">
+        <v>305</v>
+      </c>
+      <c r="G175">
+        <v>620476.92</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7">
+      <c r="A176">
+        <v>6001910</v>
+      </c>
+      <c r="B176" t="s">
+        <v>308</v>
+      </c>
+      <c r="C176" t="s">
+        <v>309</v>
+      </c>
+      <c r="D176" t="s">
+        <v>9</v>
+      </c>
+      <c r="E176" t="s">
+        <v>10</v>
+      </c>
+      <c r="F176" t="s">
+        <v>310</v>
+      </c>
+      <c r="G176">
+        <v>3950931.47</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7">
+      <c r="A177">
+        <v>6002958</v>
+      </c>
+      <c r="B177" t="s">
+        <v>278</v>
+      </c>
+      <c r="C177" t="s">
+        <v>311</v>
+      </c>
+      <c r="D177" t="s">
+        <v>9</v>
+      </c>
+      <c r="E177" t="s">
+        <v>10</v>
+      </c>
+      <c r="F177" t="s">
+        <v>312</v>
+      </c>
+      <c r="G177">
+        <v>255439.12</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7">
+      <c r="A178">
+        <v>6002617</v>
+      </c>
+      <c r="B178" t="s">
+        <v>278</v>
+      </c>
+      <c r="C178" t="s">
+        <v>313</v>
+      </c>
+      <c r="D178" t="s">
+        <v>9</v>
+      </c>
+      <c r="E178" t="s">
+        <v>10</v>
+      </c>
+      <c r="F178" t="s">
+        <v>314</v>
+      </c>
+      <c r="G178">
+        <v>1108388.34</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7">
+      <c r="A179">
+        <v>6003184</v>
+      </c>
+      <c r="B179" t="s">
+        <v>284</v>
+      </c>
+      <c r="C179" t="s">
+        <v>315</v>
+      </c>
+      <c r="D179" t="s">
+        <v>9</v>
+      </c>
+      <c r="E179" t="s">
+        <v>10</v>
+      </c>
+      <c r="F179" t="s">
+        <v>316</v>
+      </c>
+      <c r="G179">
+        <v>196650.44</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7">
+      <c r="A180">
+        <v>6002945</v>
+      </c>
+      <c r="B180" t="s">
+        <v>303</v>
+      </c>
+      <c r="C180" t="s">
+        <v>317</v>
+      </c>
+      <c r="D180" t="s">
+        <v>9</v>
+      </c>
+      <c r="E180" t="s">
+        <v>10</v>
+      </c>
+      <c r="F180" t="s">
+        <v>318</v>
+      </c>
+      <c r="G180">
+        <v>563538.91</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7">
+      <c r="A181">
+        <v>6003156</v>
+      </c>
+      <c r="B181" t="s">
+        <v>303</v>
+      </c>
+      <c r="C181" t="s">
+        <v>319</v>
+      </c>
+      <c r="D181" t="s">
+        <v>9</v>
+      </c>
+      <c r="E181" t="s">
+        <v>10</v>
+      </c>
+      <c r="F181" t="s">
+        <v>318</v>
+      </c>
+      <c r="G181">
+        <v>937673.72</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7">
+      <c r="A182">
+        <v>6002929</v>
+      </c>
+      <c r="B182" t="s">
+        <v>284</v>
+      </c>
+      <c r="C182" t="s">
+        <v>320</v>
+      </c>
+      <c r="D182" t="s">
+        <v>9</v>
+      </c>
+      <c r="E182" t="s">
+        <v>10</v>
+      </c>
+      <c r="F182" t="s">
+        <v>321</v>
+      </c>
+      <c r="G182">
+        <v>208986.58</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7">
+      <c r="A183">
+        <v>6002946</v>
+      </c>
+      <c r="B183" t="s">
+        <v>284</v>
+      </c>
+      <c r="C183" t="s">
+        <v>322</v>
+      </c>
+      <c r="D183" t="s">
+        <v>9</v>
+      </c>
+      <c r="E183" t="s">
+        <v>10</v>
+      </c>
+      <c r="F183" t="s">
+        <v>321</v>
+      </c>
+      <c r="G183">
+        <v>400969.67</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7">
+      <c r="A184">
+        <v>6002957</v>
+      </c>
+      <c r="B184" t="s">
+        <v>284</v>
+      </c>
+      <c r="C184" t="s">
+        <v>323</v>
+      </c>
+      <c r="D184" t="s">
+        <v>9</v>
+      </c>
+      <c r="E184" t="s">
+        <v>10</v>
+      </c>
+      <c r="F184" t="s">
+        <v>321</v>
+      </c>
+      <c r="G184">
+        <v>208399.36</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7">
+      <c r="A185">
+        <v>6003098</v>
+      </c>
+      <c r="B185" t="s">
+        <v>284</v>
+      </c>
+      <c r="C185" t="s">
+        <v>324</v>
+      </c>
+      <c r="D185" t="s">
+        <v>9</v>
+      </c>
+      <c r="E185" t="s">
+        <v>10</v>
+      </c>
+      <c r="F185" t="s">
+        <v>321</v>
+      </c>
+      <c r="G185">
+        <v>225419.92</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7">
+      <c r="A186">
+        <v>6002313</v>
+      </c>
+      <c r="B186" t="s">
+        <v>303</v>
+      </c>
+      <c r="C186" t="s">
+        <v>325</v>
+      </c>
+      <c r="D186" t="s">
+        <v>9</v>
+      </c>
+      <c r="E186" t="s">
+        <v>10</v>
+      </c>
+      <c r="F186" t="s">
+        <v>326</v>
+      </c>
+      <c r="G186">
+        <v>1049663.45</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7">
+      <c r="A187">
+        <v>6002370</v>
+      </c>
+      <c r="B187" t="s">
+        <v>327</v>
+      </c>
+      <c r="C187" t="s">
+        <v>328</v>
+      </c>
+      <c r="D187" t="s">
+        <v>9</v>
+      </c>
+      <c r="E187" t="s">
+        <v>10</v>
+      </c>
+      <c r="F187" t="s">
+        <v>329</v>
+      </c>
+      <c r="G187">
+        <v>2705010.25</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7">
+      <c r="A188">
+        <v>6002966</v>
+      </c>
+      <c r="B188" t="s">
+        <v>330</v>
+      </c>
+      <c r="C188" t="s">
+        <v>331</v>
+      </c>
+      <c r="D188" t="s">
+        <v>9</v>
+      </c>
+      <c r="E188" t="s">
+        <v>10</v>
+      </c>
+      <c r="F188" t="s">
+        <v>329</v>
+      </c>
+      <c r="G188">
+        <v>854267</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7">
+      <c r="A189">
+        <v>6003391</v>
+      </c>
+      <c r="B189" t="s">
+        <v>228</v>
+      </c>
+      <c r="C189" t="s">
+        <v>332</v>
+      </c>
+      <c r="D189" t="s">
+        <v>9</v>
+      </c>
+      <c r="E189" t="s">
+        <v>10</v>
+      </c>
+      <c r="F189" t="s">
+        <v>329</v>
+      </c>
+      <c r="G189">
+        <v>1240000</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7">
+      <c r="A190">
+        <v>6002616</v>
+      </c>
+      <c r="B190" t="s">
+        <v>333</v>
+      </c>
+      <c r="C190" t="s">
+        <v>334</v>
+      </c>
+      <c r="D190" t="s">
+        <v>9</v>
+      </c>
+      <c r="E190" t="s">
+        <v>10</v>
+      </c>
+      <c r="F190" t="s">
+        <v>335</v>
+      </c>
+      <c r="G190">
+        <v>1104645.31</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7">
+      <c r="A191">
+        <v>6002407</v>
+      </c>
+      <c r="B191" t="s">
+        <v>336</v>
+      </c>
+      <c r="C191" t="s">
+        <v>337</v>
+      </c>
+      <c r="D191" t="s">
+        <v>9</v>
+      </c>
+      <c r="E191" t="s">
+        <v>10</v>
+      </c>
+      <c r="F191" t="s">
+        <v>338</v>
+      </c>
+      <c r="G191">
+        <v>478750.9</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7">
+      <c r="A192">
+        <v>6002392</v>
+      </c>
+      <c r="B192" t="s">
+        <v>336</v>
+      </c>
+      <c r="C192" t="s">
+        <v>339</v>
+      </c>
+      <c r="D192" t="s">
+        <v>9</v>
+      </c>
+      <c r="E192" t="s">
+        <v>10</v>
+      </c>
+      <c r="F192" t="s">
+        <v>340</v>
+      </c>
+      <c r="G192">
+        <v>994827</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7">
+      <c r="A193">
+        <v>6002263</v>
+      </c>
+      <c r="B193" t="s">
+        <v>336</v>
+      </c>
+      <c r="C193" t="s">
+        <v>341</v>
+      </c>
+      <c r="D193" t="s">
+        <v>9</v>
+      </c>
+      <c r="E193" t="s">
+        <v>10</v>
+      </c>
+      <c r="F193" t="s">
+        <v>342</v>
+      </c>
+      <c r="G193">
+        <v>468890</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7">
+      <c r="A194">
+        <v>6002619</v>
+      </c>
+      <c r="B194" t="s">
+        <v>303</v>
+      </c>
+      <c r="C194" t="s">
+        <v>343</v>
+      </c>
+      <c r="D194" t="s">
+        <v>9</v>
+      </c>
+      <c r="E194" t="s">
+        <v>10</v>
+      </c>
+      <c r="F194" t="s">
+        <v>344</v>
+      </c>
+      <c r="G194">
+        <v>552869.72</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7">
+      <c r="A195">
+        <v>6002242</v>
+      </c>
+      <c r="B195" t="s">
+        <v>345</v>
+      </c>
+      <c r="C195" t="s">
+        <v>346</v>
+      </c>
+      <c r="D195" t="s">
+        <v>9</v>
+      </c>
+      <c r="E195" t="s">
+        <v>10</v>
+      </c>
+      <c r="F195" t="s">
+        <v>347</v>
+      </c>
+      <c r="G195">
+        <v>467262.56</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7">
+      <c r="A196">
+        <v>6002615</v>
+      </c>
+      <c r="B196" t="s">
+        <v>284</v>
+      </c>
+      <c r="C196" t="s">
+        <v>348</v>
+      </c>
+      <c r="D196" t="s">
+        <v>9</v>
+      </c>
+      <c r="E196" t="s">
+        <v>10</v>
+      </c>
+      <c r="F196" t="s">
+        <v>347</v>
+      </c>
+      <c r="G196">
+        <v>476736.32</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7">
+      <c r="A197">
+        <v>6001663</v>
+      </c>
+      <c r="B197" t="s">
+        <v>336</v>
+      </c>
+      <c r="C197" t="s">
+        <v>349</v>
+      </c>
+      <c r="D197" t="s">
+        <v>9</v>
+      </c>
+      <c r="E197" t="s">
+        <v>10</v>
+      </c>
+      <c r="F197" t="s">
+        <v>350</v>
+      </c>
+      <c r="G197">
+        <v>596763</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7">
+      <c r="A198">
+        <v>6002227</v>
+      </c>
+      <c r="B198" t="s">
+        <v>351</v>
+      </c>
+      <c r="C198" t="s">
+        <v>352</v>
+      </c>
+      <c r="D198" t="s">
+        <v>9</v>
+      </c>
+      <c r="E198" t="s">
+        <v>10</v>
+      </c>
+      <c r="F198" t="s">
+        <v>353</v>
+      </c>
+      <c r="G198">
+        <v>161696.3</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7">
+      <c r="A199">
+        <v>6002482</v>
+      </c>
+      <c r="B199" t="s">
+        <v>284</v>
+      </c>
+      <c r="C199" t="s">
+        <v>354</v>
+      </c>
+      <c r="D199" t="s">
+        <v>9</v>
+      </c>
+      <c r="E199" t="s">
+        <v>10</v>
+      </c>
+      <c r="F199" t="s">
+        <v>353</v>
+      </c>
+      <c r="G199">
+        <v>245634.07</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7">
+      <c r="A200">
+        <v>6001967</v>
+      </c>
+      <c r="B200" t="s">
+        <v>336</v>
+      </c>
+      <c r="C200" t="s">
+        <v>355</v>
+      </c>
+      <c r="D200" t="s">
+        <v>9</v>
+      </c>
+      <c r="E200" t="s">
+        <v>10</v>
+      </c>
+      <c r="F200" t="s">
+        <v>356</v>
+      </c>
+      <c r="G200">
+        <v>1194237</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7">
+      <c r="A201">
+        <v>6001942</v>
+      </c>
+      <c r="B201" t="s">
+        <v>327</v>
+      </c>
+      <c r="C201" t="s">
+        <v>357</v>
+      </c>
+      <c r="D201" t="s">
+        <v>9</v>
+      </c>
+      <c r="E201" t="s">
+        <v>10</v>
+      </c>
+      <c r="F201" t="s">
+        <v>358</v>
+      </c>
+      <c r="G201">
+        <v>3800000</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7">
+      <c r="A202">
+        <v>6001951</v>
+      </c>
+      <c r="B202" t="s">
+        <v>327</v>
+      </c>
+      <c r="C202" t="s">
+        <v>359</v>
+      </c>
+      <c r="D202" t="s">
+        <v>9</v>
+      </c>
+      <c r="E202" t="s">
+        <v>10</v>
+      </c>
+      <c r="F202" t="s">
+        <v>360</v>
+      </c>
+      <c r="G202">
+        <v>2379168.42</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7">
+      <c r="A203">
+        <v>6001900</v>
+      </c>
+      <c r="B203" t="s">
+        <v>308</v>
+      </c>
+      <c r="C203" t="s">
+        <v>361</v>
+      </c>
+      <c r="D203" t="s">
+        <v>9</v>
+      </c>
+      <c r="E203" t="s">
+        <v>10</v>
+      </c>
+      <c r="F203" t="s">
+        <v>362</v>
+      </c>
+      <c r="G203">
+        <v>1906668.93</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7">
+      <c r="A204">
+        <v>6002360</v>
+      </c>
+      <c r="B204" t="s">
+        <v>228</v>
+      </c>
+      <c r="C204" t="s">
+        <v>363</v>
+      </c>
+      <c r="D204" t="s">
+        <v>9</v>
+      </c>
+      <c r="E204" t="s">
+        <v>10</v>
+      </c>
+      <c r="F204" t="s">
+        <v>364</v>
+      </c>
+      <c r="G204">
+        <v>900000</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7">
+      <c r="A205">
+        <v>6001679</v>
+      </c>
+      <c r="B205" t="s">
+        <v>365</v>
+      </c>
+      <c r="C205" t="s">
+        <v>366</v>
+      </c>
+      <c r="D205"/>
+      <c r="E205" t="s">
+        <v>10</v>
+      </c>
+      <c r="F205" t="s">
+        <v>367</v>
+      </c>
+      <c r="G205">
+        <v>20142521.76</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7">
+      <c r="A206">
+        <v>6000887</v>
+      </c>
+      <c r="B206" t="s">
+        <v>368</v>
+      </c>
+      <c r="C206" t="s">
+        <v>369</v>
+      </c>
+      <c r="D206" t="s">
+        <v>9</v>
+      </c>
+      <c r="E206" t="s">
+        <v>10</v>
+      </c>
+      <c r="F206" t="s">
+        <v>370</v>
+      </c>
+      <c r="G206">
+        <v>1268155.98</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7">
+      <c r="A207">
+        <v>6001636</v>
+      </c>
+      <c r="B207" t="s">
+        <v>371</v>
+      </c>
+      <c r="C207" t="s">
+        <v>372</v>
+      </c>
+      <c r="D207" t="s">
+        <v>9</v>
+      </c>
+      <c r="E207" t="s">
+        <v>10</v>
+      </c>
+      <c r="F207" t="s">
+        <v>373</v>
+      </c>
+      <c r="G207">
+        <v>14886396.52</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7">
+      <c r="A208">
+        <v>6001347</v>
+      </c>
+      <c r="B208" t="s">
+        <v>308</v>
+      </c>
+      <c r="C208" t="s">
+        <v>374</v>
+      </c>
+      <c r="D208" t="s">
+        <v>9</v>
+      </c>
+      <c r="E208" t="s">
+        <v>10</v>
+      </c>
+      <c r="F208" t="s">
+        <v>375</v>
+      </c>
+      <c r="G208">
+        <v>1823422.68</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7">
+      <c r="A209">
+        <v>6001417</v>
+      </c>
+      <c r="B209" t="s">
+        <v>308</v>
+      </c>
+      <c r="C209" t="s">
+        <v>376</v>
+      </c>
+      <c r="D209" t="s">
+        <v>9</v>
+      </c>
+      <c r="E209" t="s">
+        <v>10</v>
+      </c>
+      <c r="F209" t="s">
+        <v>375</v>
+      </c>
+      <c r="G209">
+        <v>6037023.76</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7">
+      <c r="A210">
+        <v>6000711</v>
+      </c>
+      <c r="B210" t="s">
+        <v>308</v>
+      </c>
+      <c r="C210" t="s">
+        <v>377</v>
+      </c>
+      <c r="D210" t="s">
+        <v>9</v>
+      </c>
+      <c r="E210" t="s">
+        <v>10</v>
+      </c>
+      <c r="F210" t="s">
+        <v>378</v>
+      </c>
+      <c r="G210">
+        <v>863523.96</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7">
+      <c r="A211">
         <v>6000701</v>
       </c>
-      <c r="B135" t="s">
-[...14 lines deleted...]
-      <c r="G135">
+      <c r="B211" t="s">
+        <v>379</v>
+      </c>
+      <c r="C211" t="s">
+        <v>380</v>
+      </c>
+      <c r="D211" t="s">
+        <v>9</v>
+      </c>
+      <c r="E211" t="s">
+        <v>10</v>
+      </c>
+      <c r="F211" t="s">
+        <v>381</v>
+      </c>
+      <c r="G211">
         <v>14214755.18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>