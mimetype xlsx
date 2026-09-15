--- v0 (2026-06-16)
+++ v1 (2026-09-15)
@@ -12,85 +12,145 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>Κωδικός έργου</t>
   </si>
   <si>
     <t>Κωδικός Πρόσκλησης</t>
   </si>
   <si>
     <t>Τίτλος Εργου</t>
   </si>
   <si>
     <t>Δικαιούχος</t>
   </si>
   <si>
     <t>Κατάσταση Έργου</t>
   </si>
   <si>
     <t>Ημερομηνία Ένταξης</t>
   </si>
   <si>
     <t>Προϋπολογισμός</t>
   </si>
   <si>
+    <t>ΗΠ-060</t>
+  </si>
+  <si>
+    <t>Αναβάθμιση της Αθλητικής εγκατάστασης «Δημοτικό Κολυμβητήριο Άρτας»  για την εξυπηρέτηση ΑμεΑ</t>
+  </si>
+  <si>
+    <t>Φορείς</t>
+  </si>
+  <si>
+    <t>Ενταγμένη</t>
+  </si>
+  <si>
+    <t>2026-09-04</t>
+  </si>
+  <si>
+    <t>ΗΠ-058</t>
+  </si>
+  <si>
+    <t>Προμήθεια Ιατροτεχνολογικού Εξοπλισμού στο ΓΝ Αρτας</t>
+  </si>
+  <si>
+    <t>2026-08-28</t>
+  </si>
+  <si>
+    <t>ΠΗΠΕ-02</t>
+  </si>
+  <si>
+    <t>ΠΑΠΑΚΙΤΣΟΣ Α  ΚΑΙ Π  ΟΕ - ΠΑΠΑΚΙΤΣΟΣ Α ΚΑΙ Π ΟΕ</t>
+  </si>
+  <si>
+    <t>Ιδιώτες</t>
+  </si>
+  <si>
+    <t>2026-08-04</t>
+  </si>
+  <si>
+    <t>ΧΡΗΣΤΙΔΗΣ,,ΝΙΚΟΛΑΟΣ,ΧΡΗΣΤΟΣ - ΧΡΗΣΤΙΔΗΣ ΝΙΚΟΛΑΟΣ</t>
+  </si>
+  <si>
+    <t>ΜΠΟΥΣΗΣ,,ΝΙΚΟΛΑΟΣ,ΣΠΥΡΙΔΩΝ - ΜΠΟΥΣΗΣ ΝΙΚΟΛΑΟΣ</t>
+  </si>
+  <si>
+    <t>Ε Ι Σ ΚΑΡΑΠΕΤΣΗΣ  Ο Ε - Ε Ι Σ ΚΑΡΑΠΕΤΣΗΣ Ο Ε</t>
+  </si>
+  <si>
+    <t>ART WOOD ΗΠΕΙΡΟΥ ΕΠΕΞΕΡΓΑΣΙΑ ΞΥΛΟΥ ΑΝΩΝΥΜΗ ΕΜΠΟΡΙΚΗ ΚΑΙ ΒΙΟΜΗΧΑΝΙΚΗ ΕΤΑΙΡΙΑ - ARTWOOD AE</t>
+  </si>
+  <si>
+    <t>ΗΠ-059</t>
+  </si>
+  <si>
+    <t>Έργα διασφάλισης της προσβασιμότητας ΑμεΑ σε υφιστάμενες κτιριακές δομές πρωτοβάθμιας και δευτεροβάθμιας εκπαίδευσης του Δήμου Αρταίων</t>
+  </si>
+  <si>
+    <t>2026-07-22</t>
+  </si>
+  <si>
+    <t>ΗΠ-051</t>
+  </si>
+  <si>
+    <t>Αναβάθμιση υποδομών προσχολικής αγωγής Δ. Αρταίων</t>
+  </si>
+  <si>
+    <t>2026-06-02</t>
+  </si>
+  <si>
     <t>ΗΠ-052</t>
   </si>
   <si>
     <t>Εκσυγχρονισμός Δικτύου Ηλεκτροφωτισμού με φωτιστικά led</t>
   </si>
   <si>
-    <t>Φορείς</t>
-[...4 lines deleted...]
-  <si>
     <t>2026-02-26</t>
   </si>
   <si>
     <t>ΗΠ-043</t>
   </si>
   <si>
     <t>Τεχνική Βοήθεια Δήμου Αρταίων για τη Στρατηγική ΒΑΑ</t>
   </si>
   <si>
     <t>2025-09-03</t>
   </si>
   <si>
     <t>Δημιουργία παιδικής χαράς ΑΜΕΑ στην Άρτα</t>
   </si>
   <si>
     <t>2025-07-03</t>
   </si>
   <si>
     <t>ΗΠ-049</t>
   </si>
   <si>
     <t>Κέντρο Ημέρας για άτομα με άνοια στην Άρτα</t>
   </si>
   <si>
     <t>2025-03-14</t>
@@ -194,51 +254,51 @@
   <si>
     <t>ΗΠ-009</t>
   </si>
   <si>
     <t>Αναβάθμιση δεξιοτήτων σε ανέργους στην Π. Ε. Άρτας</t>
   </si>
   <si>
     <t>2023-10-25</t>
   </si>
   <si>
     <t>Συνέχιση Λειτουργίας Κοινωνικού Παντοπωλείου Δήμου Ν. Σκουφά</t>
   </si>
   <si>
     <t>2023-10-18</t>
   </si>
   <si>
     <t>Ολοκληρωμένη Παρέμβαση στο Δίκτυο Οδοφωτισμού της Περιφερειακής Οδού στον Αστικό Ιστό της πόλης της Αρτας</t>
   </si>
   <si>
     <t>2023-09-22</t>
   </si>
   <si>
     <t>ΗΠ-003</t>
   </si>
   <si>
-    <t>Έργα Συλλογής και Μεταφοράς Λυμάτων Οικισμών πρώην Δήμου Φιλοθέης &amp; Καμπής Άρτας &amp; Επέκταση ΕΕΛ Φιλιππιάδος Δήμου Ζηρού της Περιφέρειας Ηπείρου - β' φάση</t>
+    <t>Έργα Συλλογής και Μεταφοράς Λυμάτων Οικισμών  πρώην Δήμου Φιλοθέης &amp; Καμπής Άρτας &amp; Επέκταση ΕΕΛ Φιλιππιάδος Δήμου Ζηρού της Περιφέρειας Ηπείρου - β' φάση</t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>Δίκτυα αποχέτευσης ακαθάρτων οικισμών Αμφιθέας και Αγ. Ταξιάρχη Δήμου Νικολάου Σκουφά  – β΄ φάση</t>
   </si>
   <si>
     <t>2023-06-14</t>
   </si>
   <si>
     <t>Αποχέτευση ακαθάρτων οικισμών Δήμου Αρταίων - β' Φάση</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -565,617 +625,824 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G33"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.234131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.125549" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="181.324768" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="182.633972" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.69928" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.590698" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.125549" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="20.947266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
-        <v>6022347</v>
+        <v>6049944</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>1285000</v>
+        <v>849400</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
-        <v>6017401</v>
+        <v>6038753</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>14</v>
       </c>
       <c r="G3">
-        <v>249943.8</v>
+        <v>670000</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
-        <v>6021552</v>
+        <v>6061887</v>
       </c>
       <c r="B4" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="G4">
-        <v>543839.15</v>
+        <v>29211</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
-        <v>6018623</v>
+        <v>6061888</v>
       </c>
       <c r="B5" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
         <v>17</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
         <v>18</v>
       </c>
-      <c r="D5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G5">
-        <v>408348.64</v>
+        <v>74151</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
-        <v>6018864</v>
+        <v>6061894</v>
       </c>
       <c r="B6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="C6" t="s">
         <v>20</v>
       </c>
       <c r="D6" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="G6">
-        <v>273127.4</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
-        <v>6017427</v>
+        <v>6061910</v>
       </c>
       <c r="B7" t="s">
+        <v>15</v>
+      </c>
+      <c r="C7" t="s">
         <v>21</v>
       </c>
-      <c r="C7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="G7">
-        <v>815000</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
-        <v>6016326</v>
+        <v>6061915</v>
       </c>
       <c r="B8" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G8">
-        <v>298486.08</v>
+        <v>42693</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9">
-        <v>6016369</v>
+        <v>6038638</v>
       </c>
       <c r="B9" t="s">
+        <v>23</v>
+      </c>
+      <c r="C9" t="s">
         <v>24</v>
       </c>
-      <c r="C9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D9" t="s">
         <v>9</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="G9">
-        <v>298486.08</v>
+        <v>266000</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10">
-        <v>6010830</v>
+        <v>6034678</v>
       </c>
       <c r="B10" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="G10">
-        <v>925758</v>
+        <v>525450.92</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11">
-        <v>6011103</v>
+        <v>6022347</v>
       </c>
       <c r="B11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>9</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="G11">
-        <v>716941.76</v>
+        <v>1285000</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12">
-        <v>6004492</v>
+        <v>6017401</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="C12" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>9</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="G12">
-        <v>675972.46</v>
+        <v>249943.8</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13">
-        <v>6003134</v>
+        <v>6021552</v>
       </c>
       <c r="B13" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
         <v>9</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="G13">
-        <v>175491</v>
+        <v>543839.15</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14">
-        <v>6002933</v>
+        <v>6018623</v>
       </c>
       <c r="B14" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="C14" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
         <v>9</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G14">
-        <v>591417.89</v>
+        <v>434704.51</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15">
-        <v>6004732</v>
+        <v>6018864</v>
       </c>
       <c r="B15" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="G15">
-        <v>848040</v>
+        <v>273118.99</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16">
-        <v>6002043</v>
+        <v>6017427</v>
       </c>
       <c r="B16" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
         <v>9</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="G16">
-        <v>557427.4300000001</v>
+        <v>815000</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17">
-        <v>6004845</v>
+        <v>6016326</v>
       </c>
       <c r="B17" t="s">
         <v>44</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D17" t="s">
         <v>9</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="G17">
-        <v>639280</v>
+        <v>298486.08</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18">
-        <v>6002370</v>
+        <v>6016369</v>
       </c>
       <c r="B18" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="C18" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D18" t="s">
         <v>9</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="G18">
-        <v>1907666.8</v>
+        <v>298486.08</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19">
-        <v>6002263</v>
+        <v>6010830</v>
       </c>
       <c r="B19" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D19" t="s">
         <v>9</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="G19">
-        <v>468890</v>
+        <v>925758</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20">
-        <v>6002482</v>
+        <v>6011103</v>
       </c>
       <c r="B20" t="s">
-        <v>41</v>
+        <v>52</v>
       </c>
       <c r="C20" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
         <v>9</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="G20">
-        <v>245634.07</v>
+        <v>716941.76</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21">
-        <v>6001951</v>
+        <v>6004492</v>
       </c>
       <c r="B21" t="s">
-        <v>49</v>
+        <v>55</v>
       </c>
       <c r="C21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" t="s">
         <v>57</v>
       </c>
-      <c r="D21" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G21">
-        <v>2379168.42</v>
+        <v>675972.46</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22">
-        <v>6001900</v>
+        <v>6003134</v>
       </c>
       <c r="B22" t="s">
+        <v>58</v>
+      </c>
+      <c r="C22" t="s">
         <v>59</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
         <v>60</v>
       </c>
-      <c r="D22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G22">
-        <v>1906668.93</v>
+        <v>214231.06</v>
       </c>
     </row>
     <row r="23" spans="1:7">
       <c r="A23">
-        <v>6001347</v>
+        <v>6002933</v>
       </c>
       <c r="B23" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C23" t="s">
         <v>62</v>
       </c>
       <c r="D23" t="s">
         <v>9</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23" t="s">
         <v>63</v>
       </c>
       <c r="G23">
-        <v>1806625.06</v>
+        <v>734164.01</v>
       </c>
     </row>
     <row r="24" spans="1:7">
       <c r="A24">
-        <v>6001417</v>
+        <v>6004732</v>
       </c>
       <c r="B24" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="C24" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D24" t="s">
         <v>9</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
         <v>63</v>
       </c>
       <c r="G24">
-        <v>5297634.84</v>
+        <v>848040</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25">
+        <v>6002043</v>
+      </c>
+      <c r="B25" t="s">
+        <v>58</v>
+      </c>
+      <c r="C25" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" t="s">
+        <v>67</v>
+      </c>
+      <c r="G25">
+        <v>557427.4300000001</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26">
+        <v>6004845</v>
+      </c>
+      <c r="B26" t="s">
+        <v>64</v>
+      </c>
+      <c r="C26" t="s">
+        <v>68</v>
+      </c>
+      <c r="D26" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" t="s">
+        <v>67</v>
+      </c>
+      <c r="G26">
+        <v>639280</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27">
+        <v>6002370</v>
+      </c>
+      <c r="B27" t="s">
+        <v>69</v>
+      </c>
+      <c r="C27" t="s">
+        <v>70</v>
+      </c>
+      <c r="D27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" t="s">
+        <v>71</v>
+      </c>
+      <c r="G27">
+        <v>2705010.25</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28">
+        <v>6002263</v>
+      </c>
+      <c r="B28" t="s">
+        <v>72</v>
+      </c>
+      <c r="C28" t="s">
+        <v>73</v>
+      </c>
+      <c r="D28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" t="s">
+        <v>74</v>
+      </c>
+      <c r="G28">
+        <v>468890</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29">
+        <v>6002482</v>
+      </c>
+      <c r="B29" t="s">
+        <v>61</v>
+      </c>
+      <c r="C29" t="s">
+        <v>75</v>
+      </c>
+      <c r="D29" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" t="s">
+        <v>76</v>
+      </c>
+      <c r="G29">
+        <v>245634.07</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30">
+        <v>6001951</v>
+      </c>
+      <c r="B30" t="s">
+        <v>69</v>
+      </c>
+      <c r="C30" t="s">
+        <v>77</v>
+      </c>
+      <c r="D30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" t="s">
+        <v>78</v>
+      </c>
+      <c r="G30">
+        <v>2379168.42</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31">
+        <v>6001900</v>
+      </c>
+      <c r="B31" t="s">
+        <v>79</v>
+      </c>
+      <c r="C31" t="s">
+        <v>80</v>
+      </c>
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" t="s">
+        <v>81</v>
+      </c>
+      <c r="G31">
+        <v>1906668.93</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32">
+        <v>6001347</v>
+      </c>
+      <c r="B32" t="s">
+        <v>79</v>
+      </c>
+      <c r="C32" t="s">
+        <v>82</v>
+      </c>
+      <c r="D32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" t="s">
+        <v>83</v>
+      </c>
+      <c r="G32">
+        <v>1823422.68</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33">
+        <v>6001417</v>
+      </c>
+      <c r="B33" t="s">
+        <v>79</v>
+      </c>
+      <c r="C33" t="s">
+        <v>84</v>
+      </c>
+      <c r="D33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" t="s">
+        <v>83</v>
+      </c>
+      <c r="G33">
+        <v>6037023.76</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">