--- v1 (2026-04-08)
+++ v2 (2026-09-15)
@@ -469,51 +469,51 @@
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7">
       <c r="A2">
         <v>6001806</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>2760000</v>
+        <v>1834948.57</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>6002988</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
         <v>1240000</v>
       </c>
     </row>