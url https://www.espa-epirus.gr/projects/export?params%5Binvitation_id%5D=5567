--- v1 (2026-05-03)
+++ v2 (2026-09-12)
@@ -447,51 +447,51 @@
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.234131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.125549" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="62.318115" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.69928" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.590698" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.125549" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="20.947266" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="17.412415" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
@@ -516,166 +516,166 @@
       </c>
       <c r="G2">
         <v>435367.84</v>
       </c>
     </row>
     <row r="3" spans="1:7">
       <c r="A3">
         <v>6003162</v>
       </c>
       <c r="B3" t="s">
         <v>7</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>9</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
       <c r="G3">
-        <v>377914.32</v>
+        <v>494179.46</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4">
         <v>6003204</v>
       </c>
       <c r="B4" t="s">
         <v>7</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>9</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>537872.65</v>
+        <v>620476.92</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5">
         <v>6002945</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
       <c r="G5">
-        <v>444065.9</v>
+        <v>563538.91</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6">
         <v>6003156</v>
       </c>
       <c r="B6" t="s">
         <v>7</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
       <c r="G6">
-        <v>773236.45</v>
+        <v>937673.72</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7">
         <v>6002313</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>9</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
         <v>18</v>
       </c>
       <c r="G7">
-        <v>854338.5699999999</v>
+        <v>1049663.45</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8">
         <v>6002619</v>
       </c>
       <c r="B8" t="s">
         <v>7</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>9</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8" t="s">
         <v>20</v>
       </c>
       <c r="G8">
-        <v>460970.27</v>
+        <v>552869.72</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">