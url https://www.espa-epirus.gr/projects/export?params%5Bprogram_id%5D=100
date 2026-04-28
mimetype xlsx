--- v0 (2025-11-20)
+++ v1 (2026-04-28)
@@ -12,71 +12,896 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="7">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
   <si>
     <t>Κωδικός έργου</t>
   </si>
   <si>
     <t>Κωδικός Πρόσκλησης</t>
   </si>
   <si>
     <t>Τίτλος Εργου</t>
   </si>
   <si>
     <t>Δικαιούχος</t>
   </si>
   <si>
     <t>Κατάσταση Έργου</t>
   </si>
   <si>
     <t>Ημερομηνία Ένταξης</t>
   </si>
   <si>
     <t>Προϋπολογισμός</t>
+  </si>
+  <si>
+    <t>ΗΠ-052</t>
+  </si>
+  <si>
+    <t>Εκσυγχρονισμός Δικτύου Ηλεκτροφωτισμού με φωτιστικά led</t>
+  </si>
+  <si>
+    <t>Φορείς</t>
+  </si>
+  <si>
+    <t>Ενταγμένη</t>
+  </si>
+  <si>
+    <t>2026-02-26</t>
+  </si>
+  <si>
+    <t>ΗΠ-056</t>
+  </si>
+  <si>
+    <t>Εικονικές περιηγήσεις στα αρχαιολογικά μουσεία της Ηπείρου</t>
+  </si>
+  <si>
+    <t>2025-11-27</t>
+  </si>
+  <si>
+    <t>ΗΠ-055</t>
+  </si>
+  <si>
+    <t>Προμήθεια και εγκατάσταση εξοπλισμού ΤΠΕ για τις εκπαιδευτικές δομές της Πρωτοβάθμιας και Δευτεροβάθμιας Εκπαίδευσης Ηπείρου</t>
+  </si>
+  <si>
+    <t>2025-11-20</t>
+  </si>
+  <si>
+    <t>ΗΠ-043</t>
+  </si>
+  <si>
+    <t>Τεχνική Βοήθεια ΣΒΑΑ  Δήμου Πρέβεζας</t>
+  </si>
+  <si>
+    <t>2025-11-06</t>
+  </si>
+  <si>
+    <t>Τεχνική Βοήθεια Δήμου Ιωαννιτών για τη Στρατηγική ΒΑΑ</t>
+  </si>
+  <si>
+    <t>2025-10-14</t>
+  </si>
+  <si>
+    <t>ΗΠ-047</t>
+  </si>
+  <si>
+    <t>ΟΛΟΚΛΗΡΩΜΕΝΟ ΠΡΟΓΡΑΜΜΑ ΤΟΥΡΙΣΤΙΚΗΣ ΠΡΟΒΟΛΗΣ ΠΕΡΙΦΕΡΕΙΑΣ ΗΠΕΙΡΟΥ 2026-2029</t>
+  </si>
+  <si>
+    <t>2025-09-17</t>
+  </si>
+  <si>
+    <t>ΗΠ-002</t>
+  </si>
+  <si>
+    <t>Αξιολογήσεις - εμπειρογνωμοσύνες Προγράμματος Ήπειρος - ΕΚΤ+</t>
+  </si>
+  <si>
+    <t>2025-09-09</t>
+  </si>
+  <si>
+    <t>Τεχνική Βοήθεια Δήμου Αρταίων για τη Στρατηγική ΒΑΑ</t>
+  </si>
+  <si>
+    <t>2025-09-03</t>
+  </si>
+  <si>
+    <t>ΗΠ-054</t>
+  </si>
+  <si>
+    <t>Λειτουργία νέων Τοπικών Ομάδων Υγείας (TOMY), στην Περιφέρεια Ηπείρου</t>
+  </si>
+  <si>
+    <t>2025-09-02</t>
+  </si>
+  <si>
+    <t>ΗΠ-065</t>
+  </si>
+  <si>
+    <t>Προώθηση και υποστήριξη παιδιών για την ένταξή τους στην προσχολική εκπαίδευση καθώς και για την πρόσβαση παιδιών σχολικής ηλικίας, εφήβων και ατόμων με αναπηρία, σε υπηρεσίες δημιουργικής απασχόλησης, κύκλος 2025-2026 στην Περιφέρεια Ηπείρου.</t>
+  </si>
+  <si>
+    <t>2025-08-28</t>
+  </si>
+  <si>
+    <t>Δράσεις ενίσχυσης διαχειριστικής επάρκειας Δικαιούχων - EKT+</t>
+  </si>
+  <si>
+    <t>2025-07-28</t>
+  </si>
+  <si>
+    <t>Δημιουργία παιδικής χαράς ΑΜΕΑ στην Άρτα</t>
+  </si>
+  <si>
+    <t>2025-07-03</t>
+  </si>
+  <si>
+    <t>ΗΠ-049</t>
+  </si>
+  <si>
+    <t>Κινητή Μονάδα Παιδιών και Εφήβων με σοβαρά Ψυχιατρικά Προβλήματα στην Ήπειρο</t>
+  </si>
+  <si>
+    <t>2025-06-30</t>
+  </si>
+  <si>
+    <t>ΗΠ-044</t>
+  </si>
+  <si>
+    <t>Προμήθεια ασθενοφόρων οχημάτων 6ης ΥΠΕ τύπου Β 4Χ4</t>
+  </si>
+  <si>
+    <t>ΗΠ-048</t>
+  </si>
+  <si>
+    <t>ΣΥΝΤΗΡΗΣΗ ΑΠΟΚΑΤΑΣΤΑΣΗ ΑΝΑΔΕΙΞΗ ΤΟΥ ΘΕΑΤΡΟΥ ΚΑΙ ΤΩΝ ΑΛΛΩΝ ΜΝΗΜΕΙΩΝ ΤΟΥ ΙΕΡΟΥ ΤΗΣ ΔΩΔΩΝΗΣ - ΦΑΣΗ Β</t>
+  </si>
+  <si>
+    <t>2025-06-27</t>
+  </si>
+  <si>
+    <t>Προμήθεια Ασθενοφόρων Οχημάτων και Ιατροτεχνολογικού εξοπλισμού ΕΚΑΒ</t>
+  </si>
+  <si>
+    <t>2025-05-21</t>
+  </si>
+  <si>
+    <t>Κέντρο Ημέρας για άτομα με άνοια στην Άρτα</t>
+  </si>
+  <si>
+    <t>2025-03-14</t>
+  </si>
+  <si>
+    <t>Κινητή Μονάδα για άτομα με άνοια στην Άρτα</t>
+  </si>
+  <si>
+    <t>Μονάδα Έγκαιρής Παρέμβασης στην Ψύχωση στην περιοχή των Ιωαννίνων</t>
+  </si>
+  <si>
+    <t>2025-03-11</t>
+  </si>
+  <si>
+    <t>ΗΠ-046</t>
+  </si>
+  <si>
+    <t>Προμήθεια τεχνικού και εκπαιδευτικού εξοπλισμού για την Ακαδημία Εμπορικού Ναυτικού Ηπείρου</t>
+  </si>
+  <si>
+    <t>2025-02-13</t>
+  </si>
+  <si>
+    <t>ΗΠ-057</t>
+  </si>
+  <si>
+    <t>Ίδρυση και λειτουργία Πολυδύναμου Κέντρου για την αντιμετώπιση των εξαρτήσεων, διαδίκτυο, τυχερά παίγνια σε νέους - εφήβους</t>
+  </si>
+  <si>
+    <t>2025-01-31</t>
+  </si>
+  <si>
+    <t>ΗΠ-031</t>
+  </si>
+  <si>
+    <t>ΕΝΕΡΓΕΙΑΚΗ ΑΝΑΒΑΘΜΙΣΗ ΣΧΟΛΙΚΟΥ ΣΥΓΚΡΟΤΗΜΑΤΟΣ ΚΙΑΦΑΣ</t>
+  </si>
+  <si>
+    <t>2024-12-17</t>
+  </si>
+  <si>
+    <t>Ενεργειακή αναβάθμιση Διεύθυνσης Αστυνομίας Άρτας</t>
+  </si>
+  <si>
+    <t>Ενεργειακή Αναβάθμιση Κλειστού Κολυμβητηρίου Ιωαννίνων ΠΕΑΚΙ</t>
+  </si>
+  <si>
+    <t>ΕΝΕΡΓΕΙΑΚΗ ΑΝΑΒΑΘΜΙΣΗ ΤΟΥ 1ΟΥ ΝΗΠΙΑΓΩΓΕΙΟΥ ΦΙΛΙΑΤΩΝ</t>
+  </si>
+  <si>
+    <t>Ενεργειακή Αναβάθμιση Ινστιτούτου Γάλακτος Ιωαννίνων</t>
+  </si>
+  <si>
+    <t>ΕΝΕΡΓΕΙΑΚΗ ΑΝΑΒΑΘΜΙΣΗ ΔΙΚΑΣΤΙΚΟΥ ΜΕΓΑΡΟΥ ΙΩΑΝΝΙΝΩΝ</t>
+  </si>
+  <si>
+    <t>Ενεργειακή αναβάθμιση κτιρίων Δήμου Βορείων Τζουμέρκων</t>
+  </si>
+  <si>
+    <t>ΗΠ-020</t>
+  </si>
+  <si>
+    <t>Μελέτη Οριοθέτησης Ζωνών Προστασίας Πεδίων Γεωτρήσεων Κρύας – Κρανούλας και Λογγάδων</t>
+  </si>
+  <si>
+    <t>2024-12-11</t>
+  </si>
+  <si>
+    <t>Εκπόνηση Σχεδίου Ασφάλειας Νερού της ΔΕΥΑ Ιωαννίνων</t>
+  </si>
+  <si>
+    <t>2024-12-10</t>
+  </si>
+  <si>
+    <t>Ζώνες Προστασίας Σημείων Υδροληψίας Πόσιμου Νερού ΣΥΔΛΙ</t>
+  </si>
+  <si>
+    <t>Σχέδιο Ασφάλειας Νερού ΣΥΔΛΙ</t>
+  </si>
+  <si>
+    <t>ΗΠ-033</t>
+  </si>
+  <si>
+    <t>ΔΙΑΜΟΡΦΩΣΗ ΤΑΦΡΟΥ ΑΓ. ΑΝΔΡΕΑ</t>
+  </si>
+  <si>
+    <t>2024-11-19</t>
+  </si>
+  <si>
+    <t>Προβολή και Επικοινωνία Προγράμματος Ήπειρος 2021-2027 ΕΚΤ</t>
+  </si>
+  <si>
+    <t>2024-10-17</t>
+  </si>
+  <si>
+    <t>Τεχνική Βοήθεια ΣΒΑΑ  Δήμου Ηγουμενίτσας</t>
+  </si>
+  <si>
+    <t>2024-09-27</t>
+  </si>
+  <si>
+    <t>ΗΠ-041</t>
+  </si>
+  <si>
+    <t>Παράκαμψη Αρχαιολογικού χώρου Νικόπολης - Β' Φάση</t>
+  </si>
+  <si>
+    <t>2024-09-23</t>
+  </si>
+  <si>
+    <t>Καθορισμός Ζωνών Προστασίας Σημείων Υδροληψίας Πηγών Αγ. Γεωργίου</t>
+  </si>
+  <si>
+    <t>Έξοδα Λειτουργίας  ΕΥΔ Προγράμματος Ήπειρος - ΕΚΤ</t>
+  </si>
+  <si>
+    <t>ΗΠ-036</t>
+  </si>
+  <si>
+    <t>Πράσινο Σημείο Δήμου Πάργας</t>
+  </si>
+  <si>
+    <t>2024-09-18</t>
+  </si>
+  <si>
+    <t>ΗΠ-040</t>
+  </si>
+  <si>
+    <t>Ίδρυση Κέντρου Κοινότητας Δήμου Γεωργίου Καραϊσκάκη</t>
+  </si>
+  <si>
+    <t>2024-08-26</t>
+  </si>
+  <si>
+    <t>Ίδρυση Κέντρου Κοινότητας Δήμου Φιλιατών</t>
+  </si>
+  <si>
+    <t>ΗΠ-042</t>
+  </si>
+  <si>
+    <t>Ολοκλήρωση Μεγάλου Δακτυλίου Πόλης Ιωαννίνων - Β' Φάση</t>
+  </si>
+  <si>
+    <t>2024-08-13</t>
+  </si>
+  <si>
+    <t>Ίδρυση Κέντρου Κοινότητας Δήμου Βορείων Τζουμέρκων</t>
+  </si>
+  <si>
+    <t>2024-08-02</t>
+  </si>
+  <si>
+    <t>Ίδρυση Κέντρου Κοινότητας στο Δήμο Κόνιτσας</t>
+  </si>
+  <si>
+    <t>2024-08-01</t>
+  </si>
+  <si>
+    <t>Κατασκευή ¨Πράσινου Σημείου¨ στο Δήμο Ιωαννιτών</t>
+  </si>
+  <si>
+    <t>2024-07-30</t>
+  </si>
+  <si>
+    <t>Ίδρυση Κέντρου Κοινότητας Δήμου Κεντρικών Τζουμέρκων</t>
+  </si>
+  <si>
+    <t>ΗΠ-045</t>
+  </si>
+  <si>
+    <t>Προώθηση και υποστήριξη παιδιών για την ένταξή τους στην προσχολική εκπαίδευση καθώς και για την πρόσβαση παιδιών σχολικής ηλικίας, εφήβων και ατόμων με αναπηρία, σε υπηρεσίες δημιουργικής απασχόλησης στην Ήπειρο, κύκλος 2024-2025</t>
+  </si>
+  <si>
+    <t>2024-07-25</t>
+  </si>
+  <si>
+    <t>Κατασκευή Πράσινου Σημείου Δήμου Νικολάου Σκουφά</t>
+  </si>
+  <si>
+    <t>2024-07-24</t>
+  </si>
+  <si>
+    <t>ΗΠ-037</t>
+  </si>
+  <si>
+    <t>Δημιουργία "Κέντρου για το Παιδί" - Β Φάση</t>
+  </si>
+  <si>
+    <t>Πράσινο Σημείο Δήμου Πρέβεζας</t>
+  </si>
+  <si>
+    <t>Ίδρυση Κέντρου Κοινότητας Δήμου Μετσόβου</t>
+  </si>
+  <si>
+    <t>Κέντρο Κοινότητας Δήμου Πωγωνίου</t>
+  </si>
+  <si>
+    <t>2024-07-19</t>
+  </si>
+  <si>
+    <t>Κατασκευή Πράσινου Σημείου Δήμου Ηγουμενίτσας</t>
+  </si>
+  <si>
+    <t>2024-07-15</t>
+  </si>
+  <si>
+    <t>Κατασκευή Πράσινου Σημείου Δήμου Ζηρού</t>
+  </si>
+  <si>
+    <t>ΗΠ-039</t>
+  </si>
+  <si>
+    <t>Ανέγερση κτηρίου 1ου Ειδικού Δημοτικού Σχολείου και Ειδικού Νηπιαγωγείου Άρτας</t>
+  </si>
+  <si>
+    <t>2024-06-25</t>
+  </si>
+  <si>
+    <t>Κατασκευή Πράσινου Σημείου Δήμου Ζίτσας</t>
+  </si>
+  <si>
+    <t>2024-06-12</t>
+  </si>
+  <si>
+    <t>ΗΠ-001</t>
+  </si>
+  <si>
+    <t>Αξιολογήσεις - εμπειρογνωμοσύνες Προγράμματος Ήπειρος ΕΤΠΑ</t>
+  </si>
+  <si>
+    <t>2024-05-13</t>
+  </si>
+  <si>
+    <t>ΗΠ-032</t>
+  </si>
+  <si>
+    <t>Παρεμβάσεις περιβαλλοντικής αναβάθμισης κοινοχρήστων χώρων - Ανάπτυξη δικτύων βιώσιμης αστικής κινητικότητας Ηγουμενίτσας</t>
+  </si>
+  <si>
+    <t>ΗΠ-038</t>
+  </si>
+  <si>
+    <t>Ανάδειξη Οθωμανικού Λουτρού Ιωαννίνων - Β Φάση</t>
+  </si>
+  <si>
+    <t>ΗΠ-035</t>
+  </si>
+  <si>
+    <t>Πιλοτικές Ψηφιακές Εφαρμογές Έξυπνης Πόλης για το Δήμο Ιωαννιτών</t>
+  </si>
+  <si>
+    <t>2024-05-01</t>
+  </si>
+  <si>
+    <t>ΗΠ-029</t>
+  </si>
+  <si>
+    <t>Κατασκευή δικτύου αποχέτευσης και Ε.Ε.Λ. Δήμου Κόνιτσας</t>
+  </si>
+  <si>
+    <t>2024-03-27</t>
+  </si>
+  <si>
+    <t>ΗΠ-021</t>
+  </si>
+  <si>
+    <t>Αστυνομικός Εξοπλισμός Οδικής Ασφάλειας Περιφέρειας Ηπείρου</t>
+  </si>
+  <si>
+    <t>2024-03-11</t>
+  </si>
+  <si>
+    <t>Έξοδα Λειτουργίας  ΕΥΔ Προγράμματος Ήπειρος - ETΠΑ</t>
+  </si>
+  <si>
+    <t>2024-02-26</t>
+  </si>
+  <si>
+    <t>ΗΠ-027</t>
+  </si>
+  <si>
+    <t>ΠΡΟΓΡΑΜΜΑ ΚΟΙΝΩΝΙΚΗΣ ΕΝΤΑΞΗΣ ΠΕΡΙΦΕΡΕΙΑΣ ΗΠΕΙΡΟΥ, ΜΕ ΕΔΡΑ ΤΑ ΙΩΑΝΝΙΝΑ</t>
+  </si>
+  <si>
+    <t>Ολοκληρωμένη</t>
+  </si>
+  <si>
+    <t>2024-02-02</t>
+  </si>
+  <si>
+    <t>ΚΙΝΗΤΗ ΜΟΝΑΔΑ ΠΕΡΙΦΕΡΕΙΑΣ ΗΠΕΙΡΟΥ, ΜΕ ΕΔΡΑ ΤΑ ΙΩΑΝΝΙΝΑ</t>
+  </si>
+  <si>
+    <t>Πολυδύναμο Κέντρο Αντιμετώπισης Εξαρτήσεων Ηπείρου, με έδρα την Άρτα</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ΗΠ-010 </t>
+  </si>
+  <si>
+    <t>Διευθέτηση Όμβριων Υδάτων Οικισμού Τ.Κ. Βουνοπλαγιάς</t>
+  </si>
+  <si>
+    <t>2024-02-01</t>
+  </si>
+  <si>
+    <t>Διευθέτηση Ομβρίων Υδάτων Τμήματος Οικισμού Δ.Κ. Ελεούσας</t>
+  </si>
+  <si>
+    <t>ΗΠ-026</t>
+  </si>
+  <si>
+    <t>Μονάδα ισότιμης πρόσβασης ατόμων με αναπηρία και με ειδικές εκπαιδευτικές ανάγκες του Πανεπιστήμιου Ιωάννινων</t>
+  </si>
+  <si>
+    <t>2024-01-29</t>
+  </si>
+  <si>
+    <t>ΗΠ-004</t>
+  </si>
+  <si>
+    <t>Γραφείο Έρευνας και Καινοτομίας Περιφέρειας Ηπείρου</t>
+  </si>
+  <si>
+    <t>ΗΠ-023</t>
+  </si>
+  <si>
+    <t>Λειτουργία Συμβουλ. Κέντρου υποστήριξης γυναικών θυμάτων βίας-ΣΚ Ιωαννίνων</t>
+  </si>
+  <si>
+    <t>2024-01-26</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας δομών και υπηρεσιών για αντιμετώπιση εξαρτήσεων</t>
+  </si>
+  <si>
+    <t>2024-01-18</t>
+  </si>
+  <si>
+    <t>Λειτουργία Κέντρου Συμβουλευτικής Υποστήριξης γυναικών θυμάτων βίας στο Δ. Πρέβεζας</t>
+  </si>
+  <si>
+    <t>ΗΠ-025</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας ΤΟΜΥ 6ης ΥΠΕ στην Περιφέρεια Ηπείρου</t>
+  </si>
+  <si>
+    <t>2024-01-16</t>
+  </si>
+  <si>
+    <t>Συμβουλευτικό Κέντρο Δ. Αρταίων για την καταπολέμηση της βίας κατά των γυναικών</t>
+  </si>
+  <si>
+    <t>2024-01-08</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας Μονάδας Σωματικής Αποτοξίνωσης</t>
+  </si>
+  <si>
+    <t>2023-12-29</t>
+  </si>
+  <si>
+    <t>ΗΠ-008</t>
+  </si>
+  <si>
+    <t>Έργα διευθέτησης ρέματος Γκούρας</t>
+  </si>
+  <si>
+    <t>Διευθέτηση  – οριοθέτηση ρεμάτων στον οικισμό Τύργιας</t>
+  </si>
+  <si>
+    <t>Κατασκευή έργων διευθέτησης ρέματος Τούση</t>
+  </si>
+  <si>
+    <t>ΗΠ-017</t>
+  </si>
+  <si>
+    <t>Συνέχιση Λειτουργίας Κέντρου Κοινότητας Δήμου Πρέβεζας</t>
+  </si>
+  <si>
+    <t>2023-12-28</t>
+  </si>
+  <si>
+    <t>Συνέχιση Λειτουργίας Κέντρου Κοινότητας Δήμου Δωδώνης</t>
+  </si>
+  <si>
+    <t>Συνέχιση Λειτουργίας Κέντρου Κοινότητας Δήμου Σουλίου</t>
+  </si>
+  <si>
+    <t>Συνέχιση Λειτουργίας Κέντρου Κοινότητας Δήμου Ν. Σκουφά</t>
+  </si>
+  <si>
+    <t>ΗΠ-016</t>
+  </si>
+  <si>
+    <t>Συνέχιση Λειτουργίας Κοινωνικού Παντοπωλείου Δήμου Σουλίου</t>
+  </si>
+  <si>
+    <t>2023-12-22</t>
+  </si>
+  <si>
+    <t>Κοινωνικό Φαρμακείο - Κοινωνικό Παντοπωλείο Δήμου Πρέβεζας</t>
+  </si>
+  <si>
+    <t>Συνέχιση Λειτουργίας Κέντρου  Κοινότητας Δήμου Ζηρου</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας Κέντρου Κοινότητας Δήμου Ζίτσας</t>
+  </si>
+  <si>
+    <t>2023-12-21</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας Κέντρου Κοινότητας Δήμου Ηγουμενίτσας</t>
+  </si>
+  <si>
+    <t>Κοινωνικό Παντοπωλείο-Παροχή Συσσιτίου, Κοινωνικό Φαρμακείο Δ. Αρταίων</t>
+  </si>
+  <si>
+    <t>ΗΠ-022</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας ΚΔΗΦ Συλλόγου "Αγία Θεοδώρα"</t>
+  </si>
+  <si>
+    <t>ΗΠ-024</t>
+  </si>
+  <si>
+    <t>Λειτουργία ΞΦ Γυναικών Θυμάτων Βίας στο Δήμο Ιωαννιτών</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας Κέντρου Κοινότητας Δήμου Αρταίων</t>
+  </si>
+  <si>
+    <t>2023-12-20</t>
+  </si>
+  <si>
+    <t>Κοινωνικό Παντοπωλείο - Κοινωνικό Φαρμακείο Δ. Ηγουμενίτσας</t>
+  </si>
+  <si>
+    <t>ΗΠ-028</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας Στεγών Υποστηριζόμενης Διαβίωσης «Ελπίδα Ζωής»</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας ΚΔΗΦ "αγκαλιά"</t>
+  </si>
+  <si>
+    <t>ΗΠ-014</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας ΚΗΦΗ Δήμου Πρέβεζας</t>
+  </si>
+  <si>
+    <t>2023-12-18</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας ΚΗΦΗ Παμβώτιδας Δήμου Ιωαννιτών</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας ΚΗΦΗ Δήμου Μετσόβου</t>
+  </si>
+  <si>
+    <t>ΗΠ-003</t>
+  </si>
+  <si>
+    <t>Έργα Συλλογής Μεταφοράς Επεξεργασίας και Διάθεσης Λυμάτων του πρώην Δήμου Ζαλόγγου, νυν Δήμος Πρέβεζας, και οικισμών Λούτσας και παραλίας Λούτσας Δήμου Πάργας, Περιφέρειας Ηπείρου - β' φάση</t>
+  </si>
+  <si>
+    <t>2023-12-13</t>
+  </si>
+  <si>
+    <t>Συνέχιση Λειτουργίας Κέντρου Κοινότητας Δήμου Πάργας</t>
+  </si>
+  <si>
+    <t>2023-12-12</t>
+  </si>
+  <si>
+    <t>Συνέχιση Λειτουργίας Κέντρου Κοινότητας Δήμου Ιωαννιτών</t>
+  </si>
+  <si>
+    <t>2023-12-11</t>
+  </si>
+  <si>
+    <t>Συνέχιση Λειτουργίας Κοινωνικού Παντοπωλείου Δήμου Ζηρού</t>
+  </si>
+  <si>
+    <t>2023-12-08</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας ΚΗΦΗ  Δήμου Πωγωνίου</t>
+  </si>
+  <si>
+    <t>2023-12-07</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας ΚΗΦΗ Δήμου Φιλιατών</t>
+  </si>
+  <si>
+    <t>Συνέχιση Λειτουργίας Κοινωνικού Παντοπωλείου Δήμου Κόνιτσας</t>
+  </si>
+  <si>
+    <t>2023-12-05</t>
+  </si>
+  <si>
+    <t>Κοινωνικό Παντοπωλείο, Παροχή Συσσιτίου Δήμου Πωγωνίου</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας Κοινωνικού Παντοπωλείου Δήμου Πάργας</t>
+  </si>
+  <si>
+    <t>Συνέχιση Λειτουργίας Κοινωνικού Παντοπωλείου Δήμου Φιλιατών</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας ΚΗΦΗ Δήμου Ηγουμενίτσας</t>
+  </si>
+  <si>
+    <t>2023-11-20</t>
+  </si>
+  <si>
+    <t>ΗΠ-005</t>
+  </si>
+  <si>
+    <t>Εγκατάσταση φωτιστικών LED στην πόλη της Άρτας</t>
+  </si>
+  <si>
+    <t>2023-11-13</t>
+  </si>
+  <si>
+    <t>ΗΠ-018</t>
+  </si>
+  <si>
+    <t>Προμήθεια Εργαστηριακού Εξοπλισμού για την Ενίσχυση των Ερευνητικών Υποδομών του Κέντρου Υποστήριξης Εξατομικευμένης Ιατρικής Ακριβείας (ΚΕΥΑΙ) του Π.Γ.Ν.Ι.</t>
+  </si>
+  <si>
+    <t>Δράσεις ενίσχυσης διαχειριστικής επάρκειας Δικαιούχων</t>
+  </si>
+  <si>
+    <t>ΗΠ-015</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας δομής φιλοξενίας αστέγων - Υπνωτήριο Αστέγων Δήμου Ιωαννιτών</t>
+  </si>
+  <si>
+    <t>2023-11-10</t>
+  </si>
+  <si>
+    <t>Παρεμβάσεις που συμβάλουν στην ενεργειακή αποδοτικότητα της ΔΕΥΑ Ηγουμενίτσας</t>
+  </si>
+  <si>
+    <t>2023-11-07</t>
+  </si>
+  <si>
+    <t>ΗΠ-009</t>
+  </si>
+  <si>
+    <t>Προώθηση ανέργων στην εργασία από το Επιμελητήριο Θεσπρωτίας</t>
+  </si>
+  <si>
+    <t>2023-11-02</t>
+  </si>
+  <si>
+    <t>Αναβάθμιση δεξιοτήτων ανέργων από το ΕΒΕ Ιωαννίνων</t>
+  </si>
+  <si>
+    <t>2023-11-01</t>
+  </si>
+  <si>
+    <t>Αναβάθμιση δεξιοτήτων σε ανέργους στην Π. Ε. Άρτας</t>
+  </si>
+  <si>
+    <t>2023-10-25</t>
+  </si>
+  <si>
+    <t>Συνέχιση λειτουργίας του Κ.Η.Φ.Η. Δήμου Ιωαννιτών</t>
+  </si>
+  <si>
+    <t>2023-10-24</t>
+  </si>
+  <si>
+    <t>ΗΠ-019</t>
+  </si>
+  <si>
+    <t>Περιφερειακό Παρατηρητήριο Κοινωνικής Ένταξης Ηπείρου</t>
+  </si>
+  <si>
+    <t>2023-10-20</t>
+  </si>
+  <si>
+    <t>Συνέχιση Κοινωνικού Παντοπωλείου - Φαρμακείου Δ. Ιωαννιτών</t>
+  </si>
+  <si>
+    <t>Αναβάθμιση δεξιοτήτων σε ανέργους στην Π. Ε. Πρέβεζας</t>
+  </si>
+  <si>
+    <t>2023-10-19</t>
+  </si>
+  <si>
+    <t>ΗΠ-013</t>
+  </si>
+  <si>
+    <t>Συνέχιση των υπηρεσιών διαπολιτισμικής μεσολάβησης σε Κέντρα Κοινότητας/Κέντρα Ένταξης Μεταναστών στο Πρόγραμμα «Ήπειρος»</t>
+  </si>
+  <si>
+    <t>2023-10-18</t>
+  </si>
+  <si>
+    <t>Συνέχιση Λειτουργίας Κοινωνικού Παντοπωλείου Δήμου Ν. Σκουφά</t>
+  </si>
+  <si>
+    <t>Αναβάθμιση δεξιοτήτων σε ανέργους από την ΠΕΔ Ηπείρου</t>
+  </si>
+  <si>
+    <t>2023-10-09</t>
+  </si>
+  <si>
+    <t>Ενεργειακή αναβάθμιση δημοτικού φωτισμού κοινοχρήστων χώρων Δήμου Ηγουμενίτσας</t>
+  </si>
+  <si>
+    <t>2023-10-06</t>
+  </si>
+  <si>
+    <t>Ολοκληρωμένη Παρέμβαση στο Δίκτυο Οδοφωτισμού της Περιφερειακής Οδού στον Αστικό Ιστό της πόλης της Αρτας</t>
+  </si>
+  <si>
+    <t>2023-09-22</t>
+  </si>
+  <si>
+    <t>Έργα Συλλογής και Μεταφοράς Λυμάτων Οικισμών  πρώην Δήμου Φιλοθέης &amp; Καμπής Άρτας &amp; Επέκταση ΕΕΛ Φιλιππιάδος Δήμου Ζηρού της Περιφέρειας Ηπείρου - β' φάση</t>
+  </si>
+  <si>
+    <t>2023-09-13</t>
+  </si>
+  <si>
+    <t>Προβολή και Επικοινωνία Προγράμματος Ήπειρος 2021-2027 - ΕΤΠΑ</t>
+  </si>
+  <si>
+    <t>2023-09-08</t>
+  </si>
+  <si>
+    <t>ΗΠ-012</t>
+  </si>
+  <si>
+    <t>Πρόγραμμα ανάπτυξης διεπιστημονικών συμβουλευτικών και υποστηρικτικών δομών και μαθησιακής υποστήριξης/ συνεκπαίδευσης μαθητών/ τριών με αναπηρία ή/και ειδικές εκπαιδευτικές ανάγκες για την ισότιμη πρόσβαση και συμπερίληψη στην εκπαίδευση στην Ήπειρο</t>
+  </si>
+  <si>
+    <t>2023-07-26</t>
+  </si>
+  <si>
+    <t>ΗΠ-006</t>
+  </si>
+  <si>
+    <t>Ενεργειακή αναβάθμιση κτιριακού συγκροτήματος 1ου Γυμνασίου-1ου Λυκείου Ηγουμενίτσας</t>
+  </si>
+  <si>
+    <t>2023-07-21</t>
+  </si>
+  <si>
+    <t>ΗΠ-011</t>
+  </si>
+  <si>
+    <t>Προώθηση και υποστήριξη παιδιών για την ένταξή τους στην προσχολική εκπαίδευση καθώς και για την πρόσβαση παιδιών σχολικής ηλικίας, εφήβων και ατόμων με αναπηρία, σε υπηρεσίες δημιουργικής απασχόλησης στην Ήπειρο, κύκλος 2023-2024</t>
+  </si>
+  <si>
+    <t>2023-07-18</t>
+  </si>
+  <si>
+    <t>Δίκτυα αποχέτευσης ακαθάρτων οικισμών Αμφιθέας και Αγ. Ταξιάρχη Δήμου Νικολάου Σκουφά  – β΄ φάση</t>
+  </si>
+  <si>
+    <t>2023-06-14</t>
+  </si>
+  <si>
+    <t>Αποχέτευση ακαθάρτων οικισμών Δήμου Αρταίων - β' Φάση</t>
+  </si>
+  <si>
+    <t>Δίκτυο αποχέτευσης ακαθάρτων τμήματος οικισμού Τ.Κ. Ροδοτοπίου – β΄ φάση</t>
+  </si>
+  <si>
+    <t>2023-04-26</t>
+  </si>
+  <si>
+    <t>ΗΠ-007</t>
+  </si>
+  <si>
+    <t>Προώθηση και υποστήριξη παιδιών για την ένταξή τους στην προσχολική εκπαίδευση καθώς και για την πρόσβαση παιδιών σχολικής ηλικίας, εφήβων και ατόμων με αναπηρία, σε υπηρεσίες δημιουργικής απασχόλησης στην Ήπειρο, κύκλος 2022-2023</t>
+  </si>
+  <si>
+    <t>2023-03-17</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -391,88 +1216,3179 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G136"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="16.234131" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="22.125549" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="15.186768" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="295.880127" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.69928" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="18.590698" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="22.125549" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="17.412415" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="20.947266" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
+      <c r="A2">
+        <v>6022347</v>
+      </c>
+      <c r="B2" t="s">
+        <v>7</v>
+      </c>
+      <c r="C2" t="s">
+        <v>8</v>
+      </c>
+      <c r="D2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G2">
+        <v>1285000</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7">
+      <c r="A3">
+        <v>6026478</v>
+      </c>
+      <c r="B3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>9</v>
+      </c>
+      <c r="E3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3" t="s">
+        <v>14</v>
+      </c>
+      <c r="G3">
+        <v>1000000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7">
+      <c r="A4">
+        <v>6038343</v>
+      </c>
+      <c r="B4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
+        <v>9</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" t="s">
+        <v>17</v>
+      </c>
+      <c r="G4">
+        <v>3965730</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7">
+      <c r="A5">
+        <v>6035587</v>
+      </c>
+      <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
+        <v>9</v>
+      </c>
+      <c r="E5" t="s">
+        <v>10</v>
+      </c>
+      <c r="F5" t="s">
+        <v>20</v>
+      </c>
+      <c r="G5">
+        <v>249240</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7">
+      <c r="A6">
+        <v>6038646</v>
+      </c>
+      <c r="B6" t="s">
+        <v>18</v>
+      </c>
+      <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>9</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6">
+        <v>250000</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7">
+      <c r="A7">
+        <v>6034811</v>
+      </c>
+      <c r="B7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C7" t="s">
+        <v>24</v>
+      </c>
+      <c r="D7" t="s">
+        <v>9</v>
+      </c>
+      <c r="E7" t="s">
+        <v>10</v>
+      </c>
+      <c r="F7" t="s">
+        <v>25</v>
+      </c>
+      <c r="G7">
+        <v>1199999.99</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8">
+        <v>6038765</v>
+      </c>
+      <c r="B8" t="s">
+        <v>26</v>
+      </c>
+      <c r="C8" t="s">
+        <v>27</v>
+      </c>
+      <c r="D8" t="s">
+        <v>9</v>
+      </c>
+      <c r="E8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8" t="s">
+        <v>28</v>
+      </c>
+      <c r="G8">
+        <v>372000</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9">
+        <v>6017401</v>
+      </c>
+      <c r="B9" t="s">
+        <v>18</v>
+      </c>
+      <c r="C9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D9" t="s">
+        <v>9</v>
+      </c>
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9" t="s">
+        <v>30</v>
+      </c>
+      <c r="G9">
+        <v>249943.8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10">
+        <v>6034637</v>
+      </c>
+      <c r="B10" t="s">
+        <v>31</v>
+      </c>
+      <c r="C10" t="s">
+        <v>32</v>
+      </c>
+      <c r="D10" t="s">
+        <v>9</v>
+      </c>
+      <c r="E10" t="s">
+        <v>10</v>
+      </c>
+      <c r="F10" t="s">
+        <v>33</v>
+      </c>
+      <c r="G10">
+        <v>1711080</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11">
+        <v>6038623</v>
+      </c>
+      <c r="B11" t="s">
+        <v>34</v>
+      </c>
+      <c r="C11" t="s">
+        <v>35</v>
+      </c>
+      <c r="D11" t="s">
+        <v>9</v>
+      </c>
+      <c r="E11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F11" t="s">
+        <v>36</v>
+      </c>
+      <c r="G11">
+        <v>15754380</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12">
+        <v>6038443</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
+        <v>37</v>
+      </c>
+      <c r="D12" t="s">
+        <v>9</v>
+      </c>
+      <c r="E12" t="s">
+        <v>10</v>
+      </c>
+      <c r="F12" t="s">
+        <v>38</v>
+      </c>
+      <c r="G12">
+        <v>496000</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13">
+        <v>6021552</v>
+      </c>
+      <c r="B13" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" t="s">
+        <v>9</v>
+      </c>
+      <c r="E13" t="s">
+        <v>10</v>
+      </c>
+      <c r="F13" t="s">
+        <v>40</v>
+      </c>
+      <c r="G13">
+        <v>543839.15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14">
+        <v>6027979</v>
+      </c>
+      <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" t="s">
+        <v>42</v>
+      </c>
+      <c r="D14" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" t="s">
+        <v>10</v>
+      </c>
+      <c r="F14" t="s">
+        <v>43</v>
+      </c>
+      <c r="G14">
+        <v>331221.41</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15">
+        <v>6028516</v>
+      </c>
+      <c r="B15" t="s">
+        <v>44</v>
+      </c>
+      <c r="C15" t="s">
+        <v>45</v>
+      </c>
+      <c r="D15" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" t="s">
+        <v>10</v>
+      </c>
+      <c r="F15" t="s">
+        <v>43</v>
+      </c>
+      <c r="G15">
+        <v>1350000</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16">
+        <v>6020798</v>
+      </c>
+      <c r="B16" t="s">
+        <v>46</v>
+      </c>
+      <c r="C16" t="s">
+        <v>47</v>
+      </c>
+      <c r="D16" t="s">
+        <v>9</v>
+      </c>
+      <c r="E16" t="s">
+        <v>10</v>
+      </c>
+      <c r="F16" t="s">
+        <v>48</v>
+      </c>
+      <c r="G16">
+        <v>4170000</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17">
+        <v>6020963</v>
+      </c>
+      <c r="B17" t="s">
+        <v>44</v>
+      </c>
+      <c r="C17" t="s">
+        <v>49</v>
+      </c>
+      <c r="D17" t="s">
+        <v>9</v>
+      </c>
+      <c r="E17" t="s">
+        <v>10</v>
+      </c>
+      <c r="F17" t="s">
+        <v>50</v>
+      </c>
+      <c r="G17">
+        <v>2481020</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18">
+        <v>6018623</v>
+      </c>
+      <c r="B18" t="s">
+        <v>41</v>
+      </c>
+      <c r="C18" t="s">
+        <v>51</v>
+      </c>
+      <c r="D18" t="s">
+        <v>9</v>
+      </c>
+      <c r="E18" t="s">
+        <v>10</v>
+      </c>
+      <c r="F18" t="s">
+        <v>52</v>
+      </c>
+      <c r="G18">
+        <v>408348.64</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19">
+        <v>6018864</v>
+      </c>
+      <c r="B19" t="s">
+        <v>41</v>
+      </c>
+      <c r="C19" t="s">
+        <v>53</v>
+      </c>
+      <c r="D19" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" t="s">
+        <v>10</v>
+      </c>
+      <c r="F19" t="s">
+        <v>52</v>
+      </c>
+      <c r="G19">
+        <v>273127.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20">
+        <v>6019221</v>
+      </c>
+      <c r="B20" t="s">
+        <v>41</v>
+      </c>
+      <c r="C20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" t="s">
+        <v>9</v>
+      </c>
+      <c r="E20" t="s">
+        <v>10</v>
+      </c>
+      <c r="F20" t="s">
+        <v>55</v>
+      </c>
+      <c r="G20">
+        <v>661700.34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21">
+        <v>6018423</v>
+      </c>
+      <c r="B21" t="s">
+        <v>56</v>
+      </c>
+      <c r="C21" t="s">
+        <v>57</v>
+      </c>
+      <c r="D21" t="s">
+        <v>9</v>
+      </c>
+      <c r="E21" t="s">
+        <v>10</v>
+      </c>
+      <c r="F21" t="s">
+        <v>58</v>
+      </c>
+      <c r="G21">
+        <v>1730000</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22">
+        <v>6019670</v>
+      </c>
+      <c r="B22" t="s">
+        <v>59</v>
+      </c>
+      <c r="C22" t="s">
+        <v>60</v>
+      </c>
+      <c r="D22" t="s">
+        <v>9</v>
+      </c>
+      <c r="E22" t="s">
+        <v>10</v>
+      </c>
+      <c r="F22" t="s">
+        <v>61</v>
+      </c>
+      <c r="G22">
+        <v>664422.1899999999</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23">
+        <v>6016332</v>
+      </c>
+      <c r="B23" t="s">
+        <v>62</v>
+      </c>
+      <c r="C23" t="s">
+        <v>63</v>
+      </c>
+      <c r="D23" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" t="s">
+        <v>10</v>
+      </c>
+      <c r="F23" t="s">
+        <v>64</v>
+      </c>
+      <c r="G23">
+        <v>2400000</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24">
+        <v>6017427</v>
+      </c>
+      <c r="B24" t="s">
+        <v>62</v>
+      </c>
+      <c r="C24" t="s">
+        <v>65</v>
+      </c>
+      <c r="D24" t="s">
+        <v>9</v>
+      </c>
+      <c r="E24" t="s">
+        <v>10</v>
+      </c>
+      <c r="F24" t="s">
+        <v>64</v>
+      </c>
+      <c r="G24">
+        <v>815000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7">
+      <c r="A25">
+        <v>6017453</v>
+      </c>
+      <c r="B25" t="s">
+        <v>62</v>
+      </c>
+      <c r="C25" t="s">
+        <v>66</v>
+      </c>
+      <c r="D25" t="s">
+        <v>9</v>
+      </c>
+      <c r="E25" t="s">
+        <v>10</v>
+      </c>
+      <c r="F25" t="s">
+        <v>64</v>
+      </c>
+      <c r="G25">
+        <v>2792979.83</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7">
+      <c r="A26">
+        <v>6017467</v>
+      </c>
+      <c r="B26" t="s">
+        <v>62</v>
+      </c>
+      <c r="C26" t="s">
+        <v>67</v>
+      </c>
+      <c r="D26" t="s">
+        <v>9</v>
+      </c>
+      <c r="E26" t="s">
+        <v>10</v>
+      </c>
+      <c r="F26" t="s">
+        <v>64</v>
+      </c>
+      <c r="G26">
+        <v>526702.98</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
+      <c r="A27">
+        <v>6017504</v>
+      </c>
+      <c r="B27" t="s">
+        <v>62</v>
+      </c>
+      <c r="C27" t="s">
+        <v>68</v>
+      </c>
+      <c r="D27" t="s">
+        <v>9</v>
+      </c>
+      <c r="E27" t="s">
+        <v>10</v>
+      </c>
+      <c r="F27" t="s">
+        <v>64</v>
+      </c>
+      <c r="G27">
+        <v>700500</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7">
+      <c r="A28">
+        <v>6017506</v>
+      </c>
+      <c r="B28" t="s">
+        <v>62</v>
+      </c>
+      <c r="C28" t="s">
+        <v>69</v>
+      </c>
+      <c r="D28" t="s">
+        <v>9</v>
+      </c>
+      <c r="E28" t="s">
+        <v>10</v>
+      </c>
+      <c r="F28" t="s">
+        <v>64</v>
+      </c>
+      <c r="G28">
+        <v>3996712.32</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7">
+      <c r="A29">
+        <v>6017524</v>
+      </c>
+      <c r="B29" t="s">
+        <v>62</v>
+      </c>
+      <c r="C29" t="s">
+        <v>70</v>
+      </c>
+      <c r="D29" t="s">
+        <v>9</v>
+      </c>
+      <c r="E29" t="s">
+        <v>10</v>
+      </c>
+      <c r="F29" t="s">
+        <v>64</v>
+      </c>
+      <c r="G29">
+        <v>1050000</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7">
+      <c r="A30">
+        <v>6005124</v>
+      </c>
+      <c r="B30" t="s">
+        <v>71</v>
+      </c>
+      <c r="C30" t="s">
+        <v>72</v>
+      </c>
+      <c r="D30" t="s">
+        <v>9</v>
+      </c>
+      <c r="E30" t="s">
+        <v>10</v>
+      </c>
+      <c r="F30" t="s">
+        <v>73</v>
+      </c>
+      <c r="G30">
+        <v>1210269.28</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7">
+      <c r="A31">
+        <v>6011132</v>
+      </c>
+      <c r="B31" t="s">
+        <v>71</v>
+      </c>
+      <c r="C31" t="s">
+        <v>74</v>
+      </c>
+      <c r="D31" t="s">
+        <v>9</v>
+      </c>
+      <c r="E31" t="s">
+        <v>10</v>
+      </c>
+      <c r="F31" t="s">
+        <v>75</v>
+      </c>
+      <c r="G31">
+        <v>305731.54</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7">
+      <c r="A32">
+        <v>6011177</v>
+      </c>
+      <c r="B32" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" t="s">
+        <v>76</v>
+      </c>
+      <c r="D32" t="s">
+        <v>9</v>
+      </c>
+      <c r="E32" t="s">
+        <v>10</v>
+      </c>
+      <c r="F32" t="s">
+        <v>75</v>
+      </c>
+      <c r="G32">
+        <v>1025732.65</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7">
+      <c r="A33">
+        <v>6016443</v>
+      </c>
+      <c r="B33" t="s">
+        <v>71</v>
+      </c>
+      <c r="C33" t="s">
+        <v>77</v>
+      </c>
+      <c r="D33" t="s">
+        <v>9</v>
+      </c>
+      <c r="E33" t="s">
+        <v>10</v>
+      </c>
+      <c r="F33" t="s">
+        <v>75</v>
+      </c>
+      <c r="G33">
+        <v>286688.03</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7">
+      <c r="A34">
+        <v>6010932</v>
+      </c>
+      <c r="B34" t="s">
+        <v>78</v>
+      </c>
+      <c r="C34" t="s">
+        <v>79</v>
+      </c>
+      <c r="D34" t="s">
+        <v>9</v>
+      </c>
+      <c r="E34" t="s">
+        <v>10</v>
+      </c>
+      <c r="F34" t="s">
+        <v>80</v>
+      </c>
+      <c r="G34">
+        <v>1957240.72</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7">
+      <c r="A35">
+        <v>6018193</v>
+      </c>
+      <c r="B35" t="s">
+        <v>26</v>
+      </c>
+      <c r="C35" t="s">
+        <v>81</v>
+      </c>
+      <c r="D35" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" t="s">
+        <v>10</v>
+      </c>
+      <c r="F35" t="s">
+        <v>82</v>
+      </c>
+      <c r="G35">
+        <v>380000</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7">
+      <c r="A36">
+        <v>6011332</v>
+      </c>
+      <c r="B36" t="s">
+        <v>18</v>
+      </c>
+      <c r="C36" t="s">
+        <v>83</v>
+      </c>
+      <c r="D36" t="s">
+        <v>9</v>
+      </c>
+      <c r="E36" t="s">
+        <v>10</v>
+      </c>
+      <c r="F36" t="s">
+        <v>84</v>
+      </c>
+      <c r="G36">
+        <v>249984</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7">
+      <c r="A37">
+        <v>6012111</v>
+      </c>
+      <c r="B37" t="s">
+        <v>85</v>
+      </c>
+      <c r="C37" t="s">
+        <v>86</v>
+      </c>
+      <c r="D37" t="s">
+        <v>9</v>
+      </c>
+      <c r="E37" t="s">
+        <v>10</v>
+      </c>
+      <c r="F37" t="s">
+        <v>87</v>
+      </c>
+      <c r="G37">
+        <v>15179455.38</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7">
+      <c r="A38">
+        <v>6016427</v>
+      </c>
+      <c r="B38" t="s">
+        <v>71</v>
+      </c>
+      <c r="C38" t="s">
+        <v>88</v>
+      </c>
+      <c r="D38" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" t="s">
+        <v>10</v>
+      </c>
+      <c r="F38" t="s">
+        <v>87</v>
+      </c>
+      <c r="G38">
+        <v>1239636.12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7">
+      <c r="A39">
+        <v>6017559</v>
+      </c>
+      <c r="B39" t="s">
+        <v>26</v>
+      </c>
+      <c r="C39" t="s">
+        <v>89</v>
+      </c>
+      <c r="D39" t="s">
+        <v>9</v>
+      </c>
+      <c r="E39" t="s">
+        <v>10</v>
+      </c>
+      <c r="F39" t="s">
+        <v>87</v>
+      </c>
+      <c r="G39">
+        <v>407172</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7">
+      <c r="A40">
+        <v>6012099</v>
+      </c>
+      <c r="B40" t="s">
+        <v>90</v>
+      </c>
+      <c r="C40" t="s">
+        <v>91</v>
+      </c>
+      <c r="D40" t="s">
+        <v>9</v>
+      </c>
+      <c r="E40" t="s">
+        <v>10</v>
+      </c>
+      <c r="F40" t="s">
+        <v>92</v>
+      </c>
+      <c r="G40">
+        <v>814878</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7">
+      <c r="A41">
+        <v>6016326</v>
+      </c>
+      <c r="B41" t="s">
+        <v>93</v>
+      </c>
+      <c r="C41" t="s">
+        <v>94</v>
+      </c>
+      <c r="D41" t="s">
+        <v>9</v>
+      </c>
+      <c r="E41" t="s">
+        <v>10</v>
+      </c>
+      <c r="F41" t="s">
+        <v>95</v>
+      </c>
+      <c r="G41">
+        <v>298486.08</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7">
+      <c r="A42">
+        <v>6016350</v>
+      </c>
+      <c r="B42" t="s">
+        <v>93</v>
+      </c>
+      <c r="C42" t="s">
+        <v>96</v>
+      </c>
+      <c r="D42" t="s">
+        <v>9</v>
+      </c>
+      <c r="E42" t="s">
+        <v>10</v>
+      </c>
+      <c r="F42" t="s">
+        <v>95</v>
+      </c>
+      <c r="G42">
+        <v>244800</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7">
+      <c r="A43">
+        <v>6012103</v>
+      </c>
+      <c r="B43" t="s">
+        <v>97</v>
+      </c>
+      <c r="C43" t="s">
+        <v>98</v>
+      </c>
+      <c r="D43" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" t="s">
+        <v>10</v>
+      </c>
+      <c r="F43" t="s">
+        <v>99</v>
+      </c>
+      <c r="G43">
+        <v>16635565.08</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7">
+      <c r="A44">
+        <v>6012189</v>
+      </c>
+      <c r="B44" t="s">
+        <v>93</v>
+      </c>
+      <c r="C44" t="s">
+        <v>100</v>
+      </c>
+      <c r="D44" t="s">
+        <v>9</v>
+      </c>
+      <c r="E44" t="s">
+        <v>10</v>
+      </c>
+      <c r="F44" t="s">
+        <v>101</v>
+      </c>
+      <c r="G44">
+        <v>244779.84</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7">
+      <c r="A45">
+        <v>6016461</v>
+      </c>
+      <c r="B45" t="s">
+        <v>93</v>
+      </c>
+      <c r="C45" t="s">
+        <v>102</v>
+      </c>
+      <c r="D45" t="s">
+        <v>9</v>
+      </c>
+      <c r="E45" t="s">
+        <v>10</v>
+      </c>
+      <c r="F45" t="s">
+        <v>103</v>
+      </c>
+      <c r="G45">
+        <v>222235.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7">
+      <c r="A46">
+        <v>6011242</v>
+      </c>
+      <c r="B46" t="s">
+        <v>90</v>
+      </c>
+      <c r="C46" t="s">
+        <v>104</v>
+      </c>
+      <c r="D46" t="s">
+        <v>9</v>
+      </c>
+      <c r="E46" t="s">
+        <v>10</v>
+      </c>
+      <c r="F46" t="s">
+        <v>105</v>
+      </c>
+      <c r="G46">
+        <v>967200.6</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7">
+      <c r="A47">
+        <v>6016369</v>
+      </c>
+      <c r="B47" t="s">
+        <v>93</v>
+      </c>
+      <c r="C47" t="s">
+        <v>106</v>
+      </c>
+      <c r="D47" t="s">
+        <v>9</v>
+      </c>
+      <c r="E47" t="s">
+        <v>10</v>
+      </c>
+      <c r="F47" t="s">
+        <v>105</v>
+      </c>
+      <c r="G47">
+        <v>298486.08</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7">
+      <c r="A48">
+        <v>6016686</v>
+      </c>
+      <c r="B48" t="s">
+        <v>107</v>
+      </c>
+      <c r="C48" t="s">
+        <v>108</v>
+      </c>
+      <c r="D48" t="s">
+        <v>9</v>
+      </c>
+      <c r="E48" t="s">
+        <v>10</v>
+      </c>
+      <c r="F48" t="s">
+        <v>109</v>
+      </c>
+      <c r="G48">
+        <v>14735860.14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7">
+      <c r="A49">
+        <v>6010830</v>
+      </c>
+      <c r="B49" t="s">
+        <v>90</v>
+      </c>
+      <c r="C49" t="s">
+        <v>110</v>
+      </c>
+      <c r="D49" t="s">
+        <v>9</v>
+      </c>
+      <c r="E49" t="s">
+        <v>10</v>
+      </c>
+      <c r="F49" t="s">
+        <v>111</v>
+      </c>
+      <c r="G49">
+        <v>925758</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7">
+      <c r="A50">
+        <v>6010988</v>
+      </c>
+      <c r="B50" t="s">
+        <v>112</v>
+      </c>
+      <c r="C50" t="s">
+        <v>113</v>
+      </c>
+      <c r="D50" t="s">
+        <v>9</v>
+      </c>
+      <c r="E50" t="s">
+        <v>10</v>
+      </c>
+      <c r="F50" t="s">
+        <v>111</v>
+      </c>
+      <c r="G50">
+        <v>1392214.57</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7">
+      <c r="A51">
+        <v>6011306</v>
+      </c>
+      <c r="B51" t="s">
+        <v>90</v>
+      </c>
+      <c r="C51" t="s">
+        <v>114</v>
+      </c>
+      <c r="D51" t="s">
+        <v>9</v>
+      </c>
+      <c r="E51" t="s">
+        <v>10</v>
+      </c>
+      <c r="F51" t="s">
+        <v>111</v>
+      </c>
+      <c r="G51">
+        <v>695828</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7">
+      <c r="A52">
+        <v>6012174</v>
+      </c>
+      <c r="B52" t="s">
+        <v>93</v>
+      </c>
+      <c r="C52" t="s">
+        <v>115</v>
+      </c>
+      <c r="D52" t="s">
+        <v>9</v>
+      </c>
+      <c r="E52" t="s">
+        <v>10</v>
+      </c>
+      <c r="F52" t="s">
+        <v>111</v>
+      </c>
+      <c r="G52">
+        <v>264240</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7">
+      <c r="A53">
+        <v>6012101</v>
+      </c>
+      <c r="B53" t="s">
+        <v>93</v>
+      </c>
+      <c r="C53" t="s">
+        <v>116</v>
+      </c>
+      <c r="D53" t="s">
+        <v>9</v>
+      </c>
+      <c r="E53" t="s">
+        <v>10</v>
+      </c>
+      <c r="F53" t="s">
+        <v>117</v>
+      </c>
+      <c r="G53">
+        <v>216000</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7">
+      <c r="A54">
+        <v>6006961</v>
+      </c>
+      <c r="B54" t="s">
+        <v>90</v>
+      </c>
+      <c r="C54" t="s">
+        <v>118</v>
+      </c>
+      <c r="D54" t="s">
+        <v>9</v>
+      </c>
+      <c r="E54" t="s">
+        <v>10</v>
+      </c>
+      <c r="F54" t="s">
+        <v>119</v>
+      </c>
+      <c r="G54">
+        <v>991089.36</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7">
+      <c r="A55">
+        <v>6011327</v>
+      </c>
+      <c r="B55" t="s">
+        <v>90</v>
+      </c>
+      <c r="C55" t="s">
+        <v>120</v>
+      </c>
+      <c r="D55" t="s">
+        <v>9</v>
+      </c>
+      <c r="E55" t="s">
+        <v>10</v>
+      </c>
+      <c r="F55" t="s">
+        <v>119</v>
+      </c>
+      <c r="G55">
+        <v>750138</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7">
+      <c r="A56">
+        <v>6011103</v>
+      </c>
+      <c r="B56" t="s">
+        <v>121</v>
+      </c>
+      <c r="C56" t="s">
+        <v>122</v>
+      </c>
+      <c r="D56" t="s">
+        <v>9</v>
+      </c>
+      <c r="E56" t="s">
+        <v>10</v>
+      </c>
+      <c r="F56" t="s">
+        <v>123</v>
+      </c>
+      <c r="G56">
+        <v>716941.76</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7">
+      <c r="A57">
+        <v>6007480</v>
+      </c>
+      <c r="B57" t="s">
+        <v>90</v>
+      </c>
+      <c r="C57" t="s">
+        <v>124</v>
+      </c>
+      <c r="D57" t="s">
+        <v>9</v>
+      </c>
+      <c r="E57" t="s">
+        <v>10</v>
+      </c>
+      <c r="F57" t="s">
+        <v>125</v>
+      </c>
+      <c r="G57">
+        <v>863423.15</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7">
+      <c r="A58">
+        <v>6006885</v>
+      </c>
+      <c r="B58" t="s">
+        <v>126</v>
+      </c>
+      <c r="C58" t="s">
+        <v>127</v>
+      </c>
+      <c r="D58" t="s">
+        <v>9</v>
+      </c>
+      <c r="E58" t="s">
+        <v>10</v>
+      </c>
+      <c r="F58" t="s">
+        <v>128</v>
+      </c>
+      <c r="G58">
+        <v>500000</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7">
+      <c r="A59">
+        <v>6006960</v>
+      </c>
+      <c r="B59" t="s">
+        <v>129</v>
+      </c>
+      <c r="C59" t="s">
+        <v>130</v>
+      </c>
+      <c r="D59" t="s">
+        <v>9</v>
+      </c>
+      <c r="E59" t="s">
+        <v>10</v>
+      </c>
+      <c r="F59" t="s">
+        <v>128</v>
+      </c>
+      <c r="G59">
+        <v>9684844.060000001</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7">
+      <c r="A60">
+        <v>6010919</v>
+      </c>
+      <c r="B60" t="s">
+        <v>131</v>
+      </c>
+      <c r="C60" t="s">
+        <v>132</v>
+      </c>
+      <c r="D60" t="s">
+        <v>9</v>
+      </c>
+      <c r="E60" t="s">
+        <v>10</v>
+      </c>
+      <c r="F60" t="s">
+        <v>128</v>
+      </c>
+      <c r="G60">
+        <v>1170317.71</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7">
+      <c r="A61">
+        <v>6010559</v>
+      </c>
+      <c r="B61" t="s">
+        <v>133</v>
+      </c>
+      <c r="C61" t="s">
+        <v>134</v>
+      </c>
+      <c r="D61" t="s">
+        <v>9</v>
+      </c>
+      <c r="E61" t="s">
+        <v>10</v>
+      </c>
+      <c r="F61" t="s">
+        <v>135</v>
+      </c>
+      <c r="G61">
+        <v>475312.84</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7">
+      <c r="A62">
+        <v>6005013</v>
+      </c>
+      <c r="B62" t="s">
+        <v>136</v>
+      </c>
+      <c r="C62" t="s">
+        <v>137</v>
+      </c>
+      <c r="D62"/>
+      <c r="E62" t="s">
+        <v>10</v>
+      </c>
+      <c r="F62" t="s">
+        <v>138</v>
+      </c>
+      <c r="G62">
+        <v>9793640.800000001</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7">
+      <c r="A63">
+        <v>6004502</v>
+      </c>
+      <c r="B63" t="s">
+        <v>139</v>
+      </c>
+      <c r="C63" t="s">
+        <v>140</v>
+      </c>
+      <c r="D63" t="s">
+        <v>9</v>
+      </c>
+      <c r="E63" t="s">
+        <v>10</v>
+      </c>
+      <c r="F63" t="s">
+        <v>141</v>
+      </c>
+      <c r="G63">
+        <v>448100.8</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7">
+      <c r="A64">
+        <v>6006602</v>
+      </c>
+      <c r="B64" t="s">
+        <v>126</v>
+      </c>
+      <c r="C64" t="s">
+        <v>142</v>
+      </c>
+      <c r="D64" t="s">
+        <v>9</v>
+      </c>
+      <c r="E64" t="s">
+        <v>10</v>
+      </c>
+      <c r="F64" t="s">
+        <v>143</v>
+      </c>
+      <c r="G64">
+        <v>239800</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7">
+      <c r="A65">
+        <v>6005168</v>
+      </c>
+      <c r="B65" t="s">
+        <v>144</v>
+      </c>
+      <c r="C65" t="s">
+        <v>145</v>
+      </c>
+      <c r="D65"/>
+      <c r="E65" t="s">
+        <v>146</v>
+      </c>
+      <c r="F65" t="s">
+        <v>147</v>
+      </c>
+      <c r="G65">
+        <v>75029.42</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7">
+      <c r="A66">
+        <v>6005178</v>
+      </c>
+      <c r="B66" t="s">
+        <v>144</v>
+      </c>
+      <c r="C66" t="s">
+        <v>148</v>
+      </c>
+      <c r="D66"/>
+      <c r="E66" t="s">
+        <v>146</v>
+      </c>
+      <c r="F66" t="s">
+        <v>147</v>
+      </c>
+      <c r="G66">
+        <v>128262.9</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7">
+      <c r="A67">
+        <v>6005222</v>
+      </c>
+      <c r="B67" t="s">
+        <v>144</v>
+      </c>
+      <c r="C67" t="s">
+        <v>149</v>
+      </c>
+      <c r="D67"/>
+      <c r="E67" t="s">
+        <v>146</v>
+      </c>
+      <c r="F67" t="s">
+        <v>147</v>
+      </c>
+      <c r="G67">
+        <v>97012.35000000001</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7">
+      <c r="A68">
+        <v>6001806</v>
+      </c>
+      <c r="B68" t="s">
+        <v>150</v>
+      </c>
+      <c r="C68" t="s">
+        <v>151</v>
+      </c>
+      <c r="D68" t="s">
+        <v>9</v>
+      </c>
+      <c r="E68" t="s">
+        <v>10</v>
+      </c>
+      <c r="F68" t="s">
+        <v>152</v>
+      </c>
+      <c r="G68">
+        <v>2760000</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7">
+      <c r="A69">
+        <v>6002988</v>
+      </c>
+      <c r="B69" t="s">
+        <v>150</v>
+      </c>
+      <c r="C69" t="s">
+        <v>153</v>
+      </c>
+      <c r="D69" t="s">
+        <v>9</v>
+      </c>
+      <c r="E69" t="s">
+        <v>10</v>
+      </c>
+      <c r="F69" t="s">
+        <v>152</v>
+      </c>
+      <c r="G69">
+        <v>1240000</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7">
+      <c r="A70">
+        <v>6005044</v>
+      </c>
+      <c r="B70" t="s">
+        <v>154</v>
+      </c>
+      <c r="C70" t="s">
+        <v>155</v>
+      </c>
+      <c r="D70" t="s">
+        <v>9</v>
+      </c>
+      <c r="E70" t="s">
+        <v>10</v>
+      </c>
+      <c r="F70" t="s">
+        <v>156</v>
+      </c>
+      <c r="G70">
+        <v>1838781</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7">
+      <c r="A71">
+        <v>6003704</v>
+      </c>
+      <c r="B71" t="s">
+        <v>157</v>
+      </c>
+      <c r="C71" t="s">
+        <v>158</v>
+      </c>
+      <c r="D71" t="s">
+        <v>9</v>
+      </c>
+      <c r="E71" t="s">
+        <v>10</v>
+      </c>
+      <c r="F71" t="s">
+        <v>156</v>
+      </c>
+      <c r="G71">
+        <v>375000</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7">
+      <c r="A72">
+        <v>6004823</v>
+      </c>
+      <c r="B72" t="s">
+        <v>159</v>
+      </c>
+      <c r="C72" t="s">
+        <v>160</v>
+      </c>
+      <c r="D72" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72" t="s">
+        <v>10</v>
+      </c>
+      <c r="F72" t="s">
+        <v>161</v>
+      </c>
+      <c r="G72">
+        <v>690711.55</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7">
+      <c r="A73">
+        <v>6005050</v>
+      </c>
+      <c r="B73" t="s">
+        <v>144</v>
+      </c>
+      <c r="C73" t="s">
+        <v>162</v>
+      </c>
+      <c r="D73"/>
+      <c r="E73" t="s">
+        <v>146</v>
+      </c>
+      <c r="F73" t="s">
+        <v>163</v>
+      </c>
+      <c r="G73">
+        <v>108334.9</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7">
+      <c r="A74">
+        <v>6004850</v>
+      </c>
+      <c r="B74" t="s">
+        <v>159</v>
+      </c>
+      <c r="C74" t="s">
+        <v>164</v>
+      </c>
+      <c r="D74" t="s">
+        <v>9</v>
+      </c>
+      <c r="E74" t="s">
+        <v>10</v>
+      </c>
+      <c r="F74" t="s">
+        <v>163</v>
+      </c>
+      <c r="G74">
+        <v>757793.88</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7">
+      <c r="A75">
+        <v>6004563</v>
+      </c>
+      <c r="B75" t="s">
+        <v>165</v>
+      </c>
+      <c r="C75" t="s">
+        <v>166</v>
+      </c>
+      <c r="D75" t="s">
+        <v>9</v>
+      </c>
+      <c r="E75" t="s">
+        <v>10</v>
+      </c>
+      <c r="F75" t="s">
+        <v>167</v>
+      </c>
+      <c r="G75">
+        <v>9321347</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7">
+      <c r="A76">
+        <v>6004492</v>
+      </c>
+      <c r="B76" t="s">
+        <v>159</v>
+      </c>
+      <c r="C76" t="s">
+        <v>168</v>
+      </c>
+      <c r="D76" t="s">
+        <v>9</v>
+      </c>
+      <c r="E76" t="s">
+        <v>10</v>
+      </c>
+      <c r="F76" t="s">
+        <v>169</v>
+      </c>
+      <c r="G76">
+        <v>675972.46</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7">
+      <c r="A77">
+        <v>6005051</v>
+      </c>
+      <c r="B77" t="s">
+        <v>144</v>
+      </c>
+      <c r="C77" t="s">
+        <v>170</v>
+      </c>
+      <c r="D77"/>
+      <c r="E77" t="s">
+        <v>146</v>
+      </c>
+      <c r="F77" t="s">
+        <v>171</v>
+      </c>
+      <c r="G77">
+        <v>679088.79</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7">
+      <c r="A78">
+        <v>6002393</v>
+      </c>
+      <c r="B78" t="s">
+        <v>172</v>
+      </c>
+      <c r="C78" t="s">
+        <v>173</v>
+      </c>
+      <c r="D78" t="s">
+        <v>9</v>
+      </c>
+      <c r="E78" t="s">
+        <v>10</v>
+      </c>
+      <c r="F78" t="s">
+        <v>171</v>
+      </c>
+      <c r="G78">
+        <v>8903531.75</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7">
+      <c r="A79">
+        <v>6003453</v>
+      </c>
+      <c r="B79" t="s">
+        <v>172</v>
+      </c>
+      <c r="C79" t="s">
+        <v>174</v>
+      </c>
+      <c r="D79" t="s">
+        <v>9</v>
+      </c>
+      <c r="E79" t="s">
+        <v>10</v>
+      </c>
+      <c r="F79" t="s">
+        <v>171</v>
+      </c>
+      <c r="G79">
+        <v>1268381.88</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7">
+      <c r="A80">
+        <v>6003458</v>
+      </c>
+      <c r="B80" t="s">
+        <v>172</v>
+      </c>
+      <c r="C80" t="s">
+        <v>175</v>
+      </c>
+      <c r="D80" t="s">
+        <v>9</v>
+      </c>
+      <c r="E80" t="s">
+        <v>10</v>
+      </c>
+      <c r="F80" t="s">
+        <v>171</v>
+      </c>
+      <c r="G80">
+        <v>2437569.58</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7">
+      <c r="A81">
+        <v>6003091</v>
+      </c>
+      <c r="B81" t="s">
+        <v>176</v>
+      </c>
+      <c r="C81" t="s">
+        <v>177</v>
+      </c>
+      <c r="D81" t="s">
+        <v>9</v>
+      </c>
+      <c r="E81" t="s">
+        <v>10</v>
+      </c>
+      <c r="F81" t="s">
+        <v>178</v>
+      </c>
+      <c r="G81">
+        <v>355869.77</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7">
+      <c r="A82">
+        <v>6003102</v>
+      </c>
+      <c r="B82" t="s">
+        <v>176</v>
+      </c>
+      <c r="C82" t="s">
+        <v>179</v>
+      </c>
+      <c r="D82" t="s">
+        <v>9</v>
+      </c>
+      <c r="E82" t="s">
+        <v>10</v>
+      </c>
+      <c r="F82" t="s">
+        <v>178</v>
+      </c>
+      <c r="G82">
+        <v>168894.59</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7">
+      <c r="A83">
+        <v>6003133</v>
+      </c>
+      <c r="B83" t="s">
+        <v>176</v>
+      </c>
+      <c r="C83" t="s">
+        <v>180</v>
+      </c>
+      <c r="D83" t="s">
+        <v>9</v>
+      </c>
+      <c r="E83" t="s">
+        <v>10</v>
+      </c>
+      <c r="F83" t="s">
+        <v>178</v>
+      </c>
+      <c r="G83">
+        <v>209010.56</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7">
+      <c r="A84">
+        <v>6003134</v>
+      </c>
+      <c r="B84" t="s">
+        <v>176</v>
+      </c>
+      <c r="C84" t="s">
+        <v>181</v>
+      </c>
+      <c r="D84" t="s">
+        <v>9</v>
+      </c>
+      <c r="E84" t="s">
+        <v>10</v>
+      </c>
+      <c r="F84" t="s">
+        <v>178</v>
+      </c>
+      <c r="G84">
+        <v>175491</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7">
+      <c r="A85">
+        <v>6002479</v>
+      </c>
+      <c r="B85" t="s">
+        <v>182</v>
+      </c>
+      <c r="C85" t="s">
+        <v>183</v>
+      </c>
+      <c r="D85" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" t="s">
+        <v>10</v>
+      </c>
+      <c r="F85" t="s">
+        <v>184</v>
+      </c>
+      <c r="G85">
+        <v>154509.08</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7">
+      <c r="A86">
+        <v>6003094</v>
+      </c>
+      <c r="B86" t="s">
+        <v>182</v>
+      </c>
+      <c r="C86" t="s">
+        <v>185</v>
+      </c>
+      <c r="D86" t="s">
+        <v>9</v>
+      </c>
+      <c r="E86" t="s">
+        <v>10</v>
+      </c>
+      <c r="F86" t="s">
+        <v>184</v>
+      </c>
+      <c r="G86">
+        <v>355124.81</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7">
+      <c r="A87">
+        <v>6003117</v>
+      </c>
+      <c r="B87" t="s">
+        <v>176</v>
+      </c>
+      <c r="C87" t="s">
+        <v>186</v>
+      </c>
+      <c r="D87" t="s">
+        <v>9</v>
+      </c>
+      <c r="E87" t="s">
+        <v>10</v>
+      </c>
+      <c r="F87" t="s">
+        <v>184</v>
+      </c>
+      <c r="G87">
+        <v>179698.84</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7">
+      <c r="A88">
+        <v>6002204</v>
+      </c>
+      <c r="B88" t="s">
+        <v>176</v>
+      </c>
+      <c r="C88" t="s">
+        <v>187</v>
+      </c>
+      <c r="D88" t="s">
+        <v>9</v>
+      </c>
+      <c r="E88" t="s">
+        <v>10</v>
+      </c>
+      <c r="F88" t="s">
+        <v>188</v>
+      </c>
+      <c r="G88">
+        <v>236595.96</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7">
+      <c r="A89">
+        <v>6002696</v>
+      </c>
+      <c r="B89" t="s">
+        <v>176</v>
+      </c>
+      <c r="C89" t="s">
+        <v>189</v>
+      </c>
+      <c r="D89" t="s">
+        <v>9</v>
+      </c>
+      <c r="E89" t="s">
+        <v>10</v>
+      </c>
+      <c r="F89" t="s">
+        <v>188</v>
+      </c>
+      <c r="G89">
+        <v>405374.17</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7">
+      <c r="A90">
+        <v>6002933</v>
+      </c>
+      <c r="B90" t="s">
+        <v>182</v>
+      </c>
+      <c r="C90" t="s">
+        <v>190</v>
+      </c>
+      <c r="D90" t="s">
+        <v>9</v>
+      </c>
+      <c r="E90" t="s">
+        <v>10</v>
+      </c>
+      <c r="F90" t="s">
+        <v>188</v>
+      </c>
+      <c r="G90">
+        <v>591417.89</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7">
+      <c r="A91">
+        <v>6004732</v>
+      </c>
+      <c r="B91" t="s">
+        <v>191</v>
+      </c>
+      <c r="C91" t="s">
+        <v>192</v>
+      </c>
+      <c r="D91" t="s">
+        <v>9</v>
+      </c>
+      <c r="E91" t="s">
+        <v>10</v>
+      </c>
+      <c r="F91" t="s">
+        <v>188</v>
+      </c>
+      <c r="G91">
+        <v>848040</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7">
+      <c r="A92">
+        <v>6004838</v>
+      </c>
+      <c r="B92" t="s">
+        <v>193</v>
+      </c>
+      <c r="C92" t="s">
+        <v>194</v>
+      </c>
+      <c r="D92" t="s">
+        <v>9</v>
+      </c>
+      <c r="E92" t="s">
+        <v>10</v>
+      </c>
+      <c r="F92" t="s">
+        <v>188</v>
+      </c>
+      <c r="G92">
+        <v>504325.5</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7">
+      <c r="A93">
+        <v>6002043</v>
+      </c>
+      <c r="B93" t="s">
+        <v>176</v>
+      </c>
+      <c r="C93" t="s">
+        <v>195</v>
+      </c>
+      <c r="D93" t="s">
+        <v>9</v>
+      </c>
+      <c r="E93" t="s">
+        <v>10</v>
+      </c>
+      <c r="F93" t="s">
+        <v>196</v>
+      </c>
+      <c r="G93">
+        <v>557427.4300000001</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7">
+      <c r="A94">
+        <v>6002895</v>
+      </c>
+      <c r="B94" t="s">
+        <v>182</v>
+      </c>
+      <c r="C94" t="s">
+        <v>197</v>
+      </c>
+      <c r="D94" t="s">
+        <v>9</v>
+      </c>
+      <c r="E94" t="s">
+        <v>10</v>
+      </c>
+      <c r="F94" t="s">
+        <v>196</v>
+      </c>
+      <c r="G94">
+        <v>409446.47</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7">
+      <c r="A95">
+        <v>6004819</v>
+      </c>
+      <c r="B95" t="s">
+        <v>198</v>
+      </c>
+      <c r="C95" t="s">
+        <v>199</v>
+      </c>
+      <c r="D95" t="s">
+        <v>9</v>
+      </c>
+      <c r="E95" t="s">
+        <v>10</v>
+      </c>
+      <c r="F95" t="s">
+        <v>196</v>
+      </c>
+      <c r="G95">
+        <v>1690310</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7">
+      <c r="A96">
+        <v>6004845</v>
+      </c>
+      <c r="B96" t="s">
+        <v>191</v>
+      </c>
+      <c r="C96" t="s">
+        <v>200</v>
+      </c>
+      <c r="D96" t="s">
+        <v>9</v>
+      </c>
+      <c r="E96" t="s">
+        <v>10</v>
+      </c>
+      <c r="F96" t="s">
+        <v>196</v>
+      </c>
+      <c r="G96">
+        <v>639280</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7">
+      <c r="A97">
+        <v>6003090</v>
+      </c>
+      <c r="B97" t="s">
+        <v>201</v>
+      </c>
+      <c r="C97" t="s">
+        <v>202</v>
+      </c>
+      <c r="D97" t="s">
+        <v>9</v>
+      </c>
+      <c r="E97" t="s">
+        <v>10</v>
+      </c>
+      <c r="F97" t="s">
+        <v>203</v>
+      </c>
+      <c r="G97">
+        <v>435367.84</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7">
+      <c r="A98">
+        <v>6003162</v>
+      </c>
+      <c r="B98" t="s">
+        <v>201</v>
+      </c>
+      <c r="C98" t="s">
+        <v>204</v>
+      </c>
+      <c r="D98" t="s">
+        <v>9</v>
+      </c>
+      <c r="E98" t="s">
+        <v>10</v>
+      </c>
+      <c r="F98" t="s">
+        <v>203</v>
+      </c>
+      <c r="G98">
+        <v>377914.32</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7">
+      <c r="A99">
+        <v>6003204</v>
+      </c>
+      <c r="B99" t="s">
+        <v>201</v>
+      </c>
+      <c r="C99" t="s">
+        <v>205</v>
+      </c>
+      <c r="D99" t="s">
+        <v>9</v>
+      </c>
+      <c r="E99" t="s">
+        <v>10</v>
+      </c>
+      <c r="F99" t="s">
+        <v>203</v>
+      </c>
+      <c r="G99">
+        <v>537872.65</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7">
+      <c r="A100">
+        <v>6001910</v>
+      </c>
+      <c r="B100" t="s">
+        <v>206</v>
+      </c>
+      <c r="C100" t="s">
+        <v>207</v>
+      </c>
+      <c r="D100" t="s">
+        <v>9</v>
+      </c>
+      <c r="E100" t="s">
+        <v>10</v>
+      </c>
+      <c r="F100" t="s">
+        <v>208</v>
+      </c>
+      <c r="G100">
+        <v>3950931.47</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7">
+      <c r="A101">
+        <v>6002958</v>
+      </c>
+      <c r="B101" t="s">
+        <v>176</v>
+      </c>
+      <c r="C101" t="s">
+        <v>209</v>
+      </c>
+      <c r="D101" t="s">
+        <v>9</v>
+      </c>
+      <c r="E101" t="s">
+        <v>10</v>
+      </c>
+      <c r="F101" t="s">
+        <v>210</v>
+      </c>
+      <c r="G101">
+        <v>255439.12</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7">
+      <c r="A102">
+        <v>6002617</v>
+      </c>
+      <c r="B102" t="s">
+        <v>176</v>
+      </c>
+      <c r="C102" t="s">
+        <v>211</v>
+      </c>
+      <c r="D102" t="s">
+        <v>9</v>
+      </c>
+      <c r="E102" t="s">
+        <v>10</v>
+      </c>
+      <c r="F102" t="s">
+        <v>212</v>
+      </c>
+      <c r="G102">
+        <v>915122.55</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7">
+      <c r="A103">
+        <v>6003184</v>
+      </c>
+      <c r="B103" t="s">
+        <v>182</v>
+      </c>
+      <c r="C103" t="s">
+        <v>213</v>
+      </c>
+      <c r="D103" t="s">
+        <v>9</v>
+      </c>
+      <c r="E103" t="s">
+        <v>10</v>
+      </c>
+      <c r="F103" t="s">
+        <v>214</v>
+      </c>
+      <c r="G103">
+        <v>167976.66</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7">
+      <c r="A104">
+        <v>6002945</v>
+      </c>
+      <c r="B104" t="s">
+        <v>201</v>
+      </c>
+      <c r="C104" t="s">
+        <v>215</v>
+      </c>
+      <c r="D104" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104" t="s">
+        <v>10</v>
+      </c>
+      <c r="F104" t="s">
+        <v>216</v>
+      </c>
+      <c r="G104">
+        <v>444065.9</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7">
+      <c r="A105">
+        <v>6003156</v>
+      </c>
+      <c r="B105" t="s">
+        <v>201</v>
+      </c>
+      <c r="C105" t="s">
+        <v>217</v>
+      </c>
+      <c r="D105" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" t="s">
+        <v>10</v>
+      </c>
+      <c r="F105" t="s">
+        <v>216</v>
+      </c>
+      <c r="G105">
+        <v>773236.45</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7">
+      <c r="A106">
+        <v>6002929</v>
+      </c>
+      <c r="B106" t="s">
+        <v>182</v>
+      </c>
+      <c r="C106" t="s">
+        <v>218</v>
+      </c>
+      <c r="D106" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" t="s">
+        <v>10</v>
+      </c>
+      <c r="F106" t="s">
+        <v>219</v>
+      </c>
+      <c r="G106">
+        <v>208986.58</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7">
+      <c r="A107">
+        <v>6002946</v>
+      </c>
+      <c r="B107" t="s">
+        <v>182</v>
+      </c>
+      <c r="C107" t="s">
+        <v>220</v>
+      </c>
+      <c r="D107" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" t="s">
+        <v>10</v>
+      </c>
+      <c r="F107" t="s">
+        <v>219</v>
+      </c>
+      <c r="G107">
+        <v>400969.67</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7">
+      <c r="A108">
+        <v>6002957</v>
+      </c>
+      <c r="B108" t="s">
+        <v>182</v>
+      </c>
+      <c r="C108" t="s">
+        <v>221</v>
+      </c>
+      <c r="D108" t="s">
+        <v>9</v>
+      </c>
+      <c r="E108" t="s">
+        <v>10</v>
+      </c>
+      <c r="F108" t="s">
+        <v>219</v>
+      </c>
+      <c r="G108">
+        <v>208399.36</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7">
+      <c r="A109">
+        <v>6003098</v>
+      </c>
+      <c r="B109" t="s">
+        <v>182</v>
+      </c>
+      <c r="C109" t="s">
+        <v>222</v>
+      </c>
+      <c r="D109" t="s">
+        <v>9</v>
+      </c>
+      <c r="E109" t="s">
+        <v>10</v>
+      </c>
+      <c r="F109" t="s">
+        <v>219</v>
+      </c>
+      <c r="G109">
+        <v>225419.92</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7">
+      <c r="A110">
+        <v>6002313</v>
+      </c>
+      <c r="B110" t="s">
+        <v>201</v>
+      </c>
+      <c r="C110" t="s">
+        <v>223</v>
+      </c>
+      <c r="D110" t="s">
+        <v>9</v>
+      </c>
+      <c r="E110" t="s">
+        <v>10</v>
+      </c>
+      <c r="F110" t="s">
+        <v>224</v>
+      </c>
+      <c r="G110">
+        <v>854338.5699999999</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7">
+      <c r="A111">
+        <v>6002370</v>
+      </c>
+      <c r="B111" t="s">
+        <v>225</v>
+      </c>
+      <c r="C111" t="s">
+        <v>226</v>
+      </c>
+      <c r="D111" t="s">
+        <v>9</v>
+      </c>
+      <c r="E111" t="s">
+        <v>10</v>
+      </c>
+      <c r="F111" t="s">
+        <v>227</v>
+      </c>
+      <c r="G111">
+        <v>1907666.8</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7">
+      <c r="A112">
+        <v>6002966</v>
+      </c>
+      <c r="B112" t="s">
+        <v>228</v>
+      </c>
+      <c r="C112" t="s">
+        <v>229</v>
+      </c>
+      <c r="D112" t="s">
+        <v>9</v>
+      </c>
+      <c r="E112" t="s">
+        <v>10</v>
+      </c>
+      <c r="F112" t="s">
+        <v>227</v>
+      </c>
+      <c r="G112">
+        <v>854267</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7">
+      <c r="A113">
+        <v>6003391</v>
+      </c>
+      <c r="B113" t="s">
+        <v>126</v>
+      </c>
+      <c r="C113" t="s">
+        <v>230</v>
+      </c>
+      <c r="D113" t="s">
+        <v>9</v>
+      </c>
+      <c r="E113" t="s">
+        <v>10</v>
+      </c>
+      <c r="F113" t="s">
+        <v>227</v>
+      </c>
+      <c r="G113">
+        <v>1240000</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7">
+      <c r="A114">
+        <v>6002616</v>
+      </c>
+      <c r="B114" t="s">
+        <v>231</v>
+      </c>
+      <c r="C114" t="s">
+        <v>232</v>
+      </c>
+      <c r="D114" t="s">
+        <v>9</v>
+      </c>
+      <c r="E114" t="s">
+        <v>10</v>
+      </c>
+      <c r="F114" t="s">
+        <v>233</v>
+      </c>
+      <c r="G114">
+        <v>1104645.31</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7">
+      <c r="A115">
+        <v>6002235</v>
+      </c>
+      <c r="B115" t="s">
+        <v>225</v>
+      </c>
+      <c r="C115" t="s">
+        <v>234</v>
+      </c>
+      <c r="D115" t="s">
+        <v>9</v>
+      </c>
+      <c r="E115" t="s">
+        <v>10</v>
+      </c>
+      <c r="F115" t="s">
+        <v>235</v>
+      </c>
+      <c r="G115">
+        <v>2604000</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7">
+      <c r="A116">
+        <v>6002407</v>
+      </c>
+      <c r="B116" t="s">
+        <v>236</v>
+      </c>
+      <c r="C116" t="s">
+        <v>237</v>
+      </c>
+      <c r="D116" t="s">
+        <v>9</v>
+      </c>
+      <c r="E116" t="s">
+        <v>10</v>
+      </c>
+      <c r="F116" t="s">
+        <v>238</v>
+      </c>
+      <c r="G116">
+        <v>478750.9</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7">
+      <c r="A117">
+        <v>6002392</v>
+      </c>
+      <c r="B117" t="s">
+        <v>236</v>
+      </c>
+      <c r="C117" t="s">
+        <v>239</v>
+      </c>
+      <c r="D117" t="s">
+        <v>9</v>
+      </c>
+      <c r="E117" t="s">
+        <v>10</v>
+      </c>
+      <c r="F117" t="s">
+        <v>240</v>
+      </c>
+      <c r="G117">
+        <v>994827</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7">
+      <c r="A118">
+        <v>6002263</v>
+      </c>
+      <c r="B118" t="s">
+        <v>236</v>
+      </c>
+      <c r="C118" t="s">
+        <v>241</v>
+      </c>
+      <c r="D118" t="s">
+        <v>9</v>
+      </c>
+      <c r="E118" t="s">
+        <v>10</v>
+      </c>
+      <c r="F118" t="s">
+        <v>242</v>
+      </c>
+      <c r="G118">
+        <v>468890</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7">
+      <c r="A119">
+        <v>6002619</v>
+      </c>
+      <c r="B119" t="s">
+        <v>201</v>
+      </c>
+      <c r="C119" t="s">
+        <v>243</v>
+      </c>
+      <c r="D119" t="s">
+        <v>9</v>
+      </c>
+      <c r="E119" t="s">
+        <v>10</v>
+      </c>
+      <c r="F119" t="s">
+        <v>244</v>
+      </c>
+      <c r="G119">
+        <v>460970.27</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7">
+      <c r="A120">
+        <v>6002242</v>
+      </c>
+      <c r="B120" t="s">
+        <v>245</v>
+      </c>
+      <c r="C120" t="s">
+        <v>246</v>
+      </c>
+      <c r="D120" t="s">
+        <v>9</v>
+      </c>
+      <c r="E120" t="s">
+        <v>10</v>
+      </c>
+      <c r="F120" t="s">
+        <v>247</v>
+      </c>
+      <c r="G120">
+        <v>283592.36</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7">
+      <c r="A121">
+        <v>6002615</v>
+      </c>
+      <c r="B121" t="s">
+        <v>182</v>
+      </c>
+      <c r="C121" t="s">
+        <v>248</v>
+      </c>
+      <c r="D121" t="s">
+        <v>9</v>
+      </c>
+      <c r="E121" t="s">
+        <v>10</v>
+      </c>
+      <c r="F121" t="s">
+        <v>247</v>
+      </c>
+      <c r="G121">
+        <v>371926.94</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7">
+      <c r="A122">
+        <v>6001663</v>
+      </c>
+      <c r="B122" t="s">
+        <v>236</v>
+      </c>
+      <c r="C122" t="s">
+        <v>249</v>
+      </c>
+      <c r="D122" t="s">
+        <v>9</v>
+      </c>
+      <c r="E122" t="s">
+        <v>10</v>
+      </c>
+      <c r="F122" t="s">
+        <v>250</v>
+      </c>
+      <c r="G122">
+        <v>596763</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7">
+      <c r="A123">
+        <v>6002227</v>
+      </c>
+      <c r="B123" t="s">
+        <v>251</v>
+      </c>
+      <c r="C123" t="s">
+        <v>252</v>
+      </c>
+      <c r="D123" t="s">
+        <v>9</v>
+      </c>
+      <c r="E123" t="s">
+        <v>10</v>
+      </c>
+      <c r="F123" t="s">
+        <v>253</v>
+      </c>
+      <c r="G123">
+        <v>161696.3</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7">
+      <c r="A124">
+        <v>6002482</v>
+      </c>
+      <c r="B124" t="s">
+        <v>182</v>
+      </c>
+      <c r="C124" t="s">
+        <v>254</v>
+      </c>
+      <c r="D124" t="s">
+        <v>9</v>
+      </c>
+      <c r="E124" t="s">
+        <v>10</v>
+      </c>
+      <c r="F124" t="s">
+        <v>253</v>
+      </c>
+      <c r="G124">
+        <v>245634.07</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7">
+      <c r="A125">
+        <v>6001967</v>
+      </c>
+      <c r="B125" t="s">
+        <v>236</v>
+      </c>
+      <c r="C125" t="s">
+        <v>255</v>
+      </c>
+      <c r="D125" t="s">
+        <v>9</v>
+      </c>
+      <c r="E125" t="s">
+        <v>10</v>
+      </c>
+      <c r="F125" t="s">
+        <v>256</v>
+      </c>
+      <c r="G125">
+        <v>1194237</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7">
+      <c r="A126">
+        <v>6001942</v>
+      </c>
+      <c r="B126" t="s">
+        <v>225</v>
+      </c>
+      <c r="C126" t="s">
+        <v>257</v>
+      </c>
+      <c r="D126" t="s">
+        <v>9</v>
+      </c>
+      <c r="E126" t="s">
+        <v>10</v>
+      </c>
+      <c r="F126" t="s">
+        <v>258</v>
+      </c>
+      <c r="G126">
+        <v>3800000</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7">
+      <c r="A127">
+        <v>6001951</v>
+      </c>
+      <c r="B127" t="s">
+        <v>225</v>
+      </c>
+      <c r="C127" t="s">
+        <v>259</v>
+      </c>
+      <c r="D127" t="s">
+        <v>9</v>
+      </c>
+      <c r="E127" t="s">
+        <v>10</v>
+      </c>
+      <c r="F127" t="s">
+        <v>260</v>
+      </c>
+      <c r="G127">
+        <v>2379168.42</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7">
+      <c r="A128">
+        <v>6001900</v>
+      </c>
+      <c r="B128" t="s">
+        <v>206</v>
+      </c>
+      <c r="C128" t="s">
+        <v>261</v>
+      </c>
+      <c r="D128" t="s">
+        <v>9</v>
+      </c>
+      <c r="E128" t="s">
+        <v>10</v>
+      </c>
+      <c r="F128" t="s">
+        <v>262</v>
+      </c>
+      <c r="G128">
+        <v>1906668.93</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7">
+      <c r="A129">
+        <v>6002360</v>
+      </c>
+      <c r="B129" t="s">
+        <v>126</v>
+      </c>
+      <c r="C129" t="s">
+        <v>263</v>
+      </c>
+      <c r="D129" t="s">
+        <v>9</v>
+      </c>
+      <c r="E129" t="s">
+        <v>10</v>
+      </c>
+      <c r="F129" t="s">
+        <v>264</v>
+      </c>
+      <c r="G129">
+        <v>900000</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7">
+      <c r="A130">
+        <v>6001679</v>
+      </c>
+      <c r="B130" t="s">
+        <v>265</v>
+      </c>
+      <c r="C130" t="s">
+        <v>266</v>
+      </c>
+      <c r="D130"/>
+      <c r="E130" t="s">
+        <v>10</v>
+      </c>
+      <c r="F130" t="s">
+        <v>267</v>
+      </c>
+      <c r="G130">
+        <v>20142521.76</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7">
+      <c r="A131">
+        <v>6000887</v>
+      </c>
+      <c r="B131" t="s">
+        <v>268</v>
+      </c>
+      <c r="C131" t="s">
+        <v>269</v>
+      </c>
+      <c r="D131" t="s">
+        <v>9</v>
+      </c>
+      <c r="E131" t="s">
+        <v>10</v>
+      </c>
+      <c r="F131" t="s">
+        <v>270</v>
+      </c>
+      <c r="G131">
+        <v>1268155.98</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7">
+      <c r="A132">
+        <v>6001636</v>
+      </c>
+      <c r="B132" t="s">
+        <v>271</v>
+      </c>
+      <c r="C132" t="s">
+        <v>272</v>
+      </c>
+      <c r="D132" t="s">
+        <v>9</v>
+      </c>
+      <c r="E132" t="s">
+        <v>10</v>
+      </c>
+      <c r="F132" t="s">
+        <v>273</v>
+      </c>
+      <c r="G132">
+        <v>14327709</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7">
+      <c r="A133">
+        <v>6001347</v>
+      </c>
+      <c r="B133" t="s">
+        <v>206</v>
+      </c>
+      <c r="C133" t="s">
+        <v>274</v>
+      </c>
+      <c r="D133" t="s">
+        <v>9</v>
+      </c>
+      <c r="E133" t="s">
+        <v>10</v>
+      </c>
+      <c r="F133" t="s">
+        <v>275</v>
+      </c>
+      <c r="G133">
+        <v>1806625.06</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7">
+      <c r="A134">
+        <v>6001417</v>
+      </c>
+      <c r="B134" t="s">
+        <v>206</v>
+      </c>
+      <c r="C134" t="s">
+        <v>276</v>
+      </c>
+      <c r="D134" t="s">
+        <v>9</v>
+      </c>
+      <c r="E134" t="s">
+        <v>10</v>
+      </c>
+      <c r="F134" t="s">
+        <v>275</v>
+      </c>
+      <c r="G134">
+        <v>5297634.84</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7">
+      <c r="A135">
+        <v>6000711</v>
+      </c>
+      <c r="B135" t="s">
+        <v>206</v>
+      </c>
+      <c r="C135" t="s">
+        <v>277</v>
+      </c>
+      <c r="D135" t="s">
+        <v>9</v>
+      </c>
+      <c r="E135" t="s">
+        <v>10</v>
+      </c>
+      <c r="F135" t="s">
+        <v>278</v>
+      </c>
+      <c r="G135">
+        <v>863523.96</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7">
+      <c r="A136">
+        <v>6000701</v>
+      </c>
+      <c r="B136" t="s">
+        <v>279</v>
+      </c>
+      <c r="C136" t="s">
+        <v>280</v>
+      </c>
+      <c r="D136" t="s">
+        <v>9</v>
+      </c>
+      <c r="E136" t="s">
+        <v>10</v>
+      </c>
+      <c r="F136" t="s">
+        <v>281</v>
+      </c>
+      <c r="G136">
+        <v>14214755.18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">