--- v1 (2026-04-28)
+++ v2 (2026-06-23)
@@ -797,51 +797,51 @@
   <si>
     <t>2023-10-18</t>
   </si>
   <si>
     <t>Συνέχιση Λειτουργίας Κοινωνικού Παντοπωλείου Δήμου Ν. Σκουφά</t>
   </si>
   <si>
     <t>Αναβάθμιση δεξιοτήτων σε ανέργους από την ΠΕΔ Ηπείρου</t>
   </si>
   <si>
     <t>2023-10-09</t>
   </si>
   <si>
     <t>Ενεργειακή αναβάθμιση δημοτικού φωτισμού κοινοχρήστων χώρων Δήμου Ηγουμενίτσας</t>
   </si>
   <si>
     <t>2023-10-06</t>
   </si>
   <si>
     <t>Ολοκληρωμένη Παρέμβαση στο Δίκτυο Οδοφωτισμού της Περιφερειακής Οδού στον Αστικό Ιστό της πόλης της Αρτας</t>
   </si>
   <si>
     <t>2023-09-22</t>
   </si>
   <si>
-    <t>Έργα Συλλογής και Μεταφοράς Λυμάτων Οικισμών  πρώην Δήμου Φιλοθέης &amp; Καμπής Άρτας &amp; Επέκταση ΕΕΛ Φιλιππιάδος Δήμου Ζηρού της Περιφέρειας Ηπείρου - β' φάση</t>
+    <t>Έργα Συλλογής και Μεταφοράς Λυμάτων Οικισμών πρώην Δήμου Φιλοθέης &amp; Καμπής Άρτας &amp; Επέκταση ΕΕΛ Φιλιππιάδος Δήμου Ζηρού της Περιφέρειας Ηπείρου - β' φάση</t>
   </si>
   <si>
     <t>2023-09-13</t>
   </si>
   <si>
     <t>Προβολή και Επικοινωνία Προγράμματος Ήπειρος 2021-2027 - ΕΤΠΑ</t>
   </si>
   <si>
     <t>2023-09-08</t>
   </si>
   <si>
     <t>ΗΠ-012</t>
   </si>
   <si>
     <t>Πρόγραμμα ανάπτυξης διεπιστημονικών συμβουλευτικών και υποστηρικτικών δομών και μαθησιακής υποστήριξης/ συνεκπαίδευσης μαθητών/ τριών με αναπηρία ή/και ειδικές εκπαιδευτικές ανάγκες για την ισότιμη πρόσβαση και συμπερίληψη στην εκπαίδευση στην Ήπειρο</t>
   </si>
   <si>
     <t>2023-07-26</t>
   </si>
   <si>
     <t>ΗΠ-006</t>
   </si>
   <si>
     <t>Ενεργειακή αναβάθμιση κτιριακού συγκροτήματος 1ου Γυμνασίου-1ου Λυκείου Ηγουμενίτσας</t>
   </si>